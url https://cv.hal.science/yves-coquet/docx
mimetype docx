--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -219,508 +219,508 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of initial water content on hydrodynamic dispersion in an unsaturated limestone column under transient flow regime</w:t>
+                <w:t xml:space="preserve">Assessment of Future Soil Ecosystem Services of a Drained Soil Under Different Climate Change Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Thiéry</w:t>
+                <w:t xml:space="preserve">Maha Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Amraoui</w:t>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emélie Viel</w:t>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Coquet</w:t>
+                <w:t xml:space="preserve">David Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C Baveye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133740⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (3), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.70144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136970v1</w:t>
+                <w:t xml:space="preserve">hal-05123266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Future Soil Ecosystem Services of a Drained Soil Under Different Climate Change Scenarios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of initial water content on hydrodynamic dispersion in an unsaturated limestone column under transient flow regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Garnier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dominique Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emélie Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe C Baveye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 76 (3), 16 p. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 661 - Part C, pp.133740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejss.70144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123266v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European stakeholder survey on soil science skills for sustainable agriculture</w:t>
+                <w:t xml:space="preserve">Identification of soil‐related professional profiles for the future from a survey of European stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jennifer Veenstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 75 (2), pp.e13449. </w:t>
+              <w:t xml:space="preserve">, 2024, 75 (2), pp.e13469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejss.13449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370701v1</w:t>
+                <w:t xml:space="preserve">hal-04638257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of soil‐related professional profiles for the future from a survey of European stakeholders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A European stakeholder survey on soil science skills for sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Veenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 75 (2), pp.e13469. </w:t>
+              <w:t xml:space="preserve">, 2024, 75 (2), pp.e13449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejss.13469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638257v1</w:t>
+                <w:t xml:space="preserve">hal-04370701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial : Eau, sol et changement climatique : quelles implications pour les agronomes et les pédologues ?</w:t>
               </w:r>
@@ -745,51 +745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -831,51 +831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eau, sol et changement climatique – Présentation synthétique du contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -961,51 +961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Larocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Horoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30, pp.653 - 672. </w:t>
@@ -1056,51 +1056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive experimental and numerical analysis of water flow and travel time in a highly heterogeneous vadose zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Isch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouamama Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1190,51 +1190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of soil water retention in conservation agriculture using published and new pedotransfer functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sixtine Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1363,51 +1363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Azaroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20 (4), pp.e20127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1493,51 +1493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (2), </w:t>
@@ -1601,51 +1601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Saintenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Tucholka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1718,51 +1718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of Plot-Scale Soil Heterogeneity in Dual-Domain Effective Flow and Transport Models with Mass Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilim Filipović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Gerke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1861,51 +1861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (6), 1199 (25 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2090,51 +2090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water uptake by date palm on Haplic Luvisols in the Djibouti coastal plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hami Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma Régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15, e00189 (42 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2168,77 +2168,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple heat and moisture transfer model to predict ground temperature for shallow ground heat exchangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2279,446 +2279,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01405482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Copper and Cadmium Mobility in an Albeluvisol Amended with Urban Waste Composts</w:t>
+                <w:t xml:space="preserve">Numeričke simulacije pronosa izoproturona pri konvencionalnoj obradi tla uz primjenu komposta dobivenog recikliranjem urbanog bio-otpada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilim Filipović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Matijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Cambier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hrvatske Vode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (95), pp.19-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01478332v1</w:t>
+                <w:t xml:space="preserve">hal-01329222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Parameters of a Sandy Soil Determined by Ground-Penetrating Radar Monitoring of Porchet Infiltrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Copper and Cadmium Mobility in an Albeluvisol Amended with Urban Waste Composts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilim Filipović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Leger</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lana Filipović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (1), pp.188-200. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (12), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2464231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2016.07.0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01293454v1</w:t>
+                <w:t xml:space="preserve">insu-01478332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numeričke simulacije pronosa izoproturona pri konvencionalnoj obradi tla uz primjenu komposta dobivenog recikliranjem urbanog bio-otpada</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamic Parameters of a Sandy Soil Determined by Ground-Penetrating Radar Monitoring of Porchet Infiltrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Saintenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Tucholka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hrvatske Vode</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.188-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2464231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329222v1</w:t>
+                <w:t xml:space="preserve">insu-01293454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling water and isoproturon dynamics in a heterogeneous soil profile under different urban waste compost applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilim Filipović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2830,51 +2830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2977,51 +2977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé-Gonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 83, pp.123-136. </w:t>
@@ -3053,867 +3053,867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01170155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-depth electrical resistivity survey for mapping soil units within two 3 ha plots</w:t>
+                <w:t xml:space="preserve">Assessment of pedotransfer functions for estimating soil water retention curves for the amazon region Avaliação de funções de pedotranferência para estimar curvas de retenção de água do solo na região amazônica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Buvat</w:t>
+                <w:t xml:space="preserve">João Carlos Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Thiesson</w:t>
+                <w:t xml:space="preserve">Miguel Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Michelin</w:t>
+                <w:t xml:space="preserve">Jaqueline Dalla Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.04.034⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (3), pp.730-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0100-06832014000300005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01010764v1</w:t>
+                <w:t xml:space="preserve">insu-01056865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of pedotransfer functions for estimating soil water retention curves for the amazon region Avaliação de funções de pedotranferência para estimar curvas de retenção de água do solo na região amazônica</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling the effect of soil structure on water flow and isoproturon dynamics in an agricultural field receiving repeated urban waste compost application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilim Filipović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Pot-Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S0100-06832014000300005⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 499, pp.546-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01056865v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01017024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effect of soil structure on water flow and isoproturon dynamics in an agricultural field receiving repeated urban waste compost application</w:t>
+                <w:t xml:space="preserve">Numerical simulation of water flow in tile and mole drainage systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilim Filipović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fábio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.010⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146, pp.105-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2014.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01017024v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01090175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of water flow in tile and mole drainage systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamic parameters of a sandy soil determined by ground-penetrating radar inside a single ring infiltrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Saintenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2014.07.020⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (7), pp.5459-5474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013WR014226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01090175v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01102376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic parameters of a sandy soil determined by ground-penetrating radar inside a single ring infiltrometer</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-depth electrical resistivity survey for mapping soil units within two 3 ha plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (7), pp.5459-5474. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 232-234, pp.317-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013WR014226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01102376v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01010764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of SPOT Multispectral Satellite Images for Mapping Topsoil Organic Carbon Content over Peri-Urban Croplands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water and Bromide Dynamics in a Soil Amended with Different Urban Composts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Vachier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/sssaj2013.02.0062⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2012.0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00918215v1</w:t>
+                <w:t xml:space="preserve">insu-00853615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and Bromide Dynamics in a Soil Amended with Different Urban Composts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Potential of SPOT Multispectral Satellite Images for Mapping Topsoil Organic Carbon Content over Peri-Urban Croplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vachier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dalila Hadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77 (6), pp.2122-2139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2012.0056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/sssaj2013.02.0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00853615v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00918215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la performance écologique d'un aménagement autoroutier du point de vue de la biodiversité végétale</w:t>
               </w:r>
@@ -3925,77 +3925,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Mayrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hors Série (11), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4072,51 +4072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 91 (9), pp.1289-1296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4150,77 +4150,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased nitrogen availability in soil after repeated compost applications: Use of the PASTIS model to separate short and long-term effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4336,51 +4336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bergström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.D. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16, pp.2069-2083. </w:t>
@@ -4457,51 +4457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 153, pp.40-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4586,51 +4586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pest Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 68 (4), pp.610-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4689,51 +4689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water pressure head and temperature impact on isoxaflutole degradation in crop residues and loamy surface soil under conventional and conservation tillage management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel L. Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4799,1096 +4799,1096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical and lateral variations of soil immobile water fraction in two tillage systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Epoxiconazole degradation from artificial wetland and forest buffer substrates under flooded conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labat</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 173 (3), pp.760-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2011.08.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/sssaj2010.0267⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019330v1</w:t>
+                <w:t xml:space="preserve">hal-01003237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedotransfer functions for isoproturon sorption on soils and vadose zone materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of tillage and fallow period management on soil physical behaviour and maize development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jullien J. Moeys</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Coquet</w:t>
+                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 67 (10), pp.1309-1319. </w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (1), pp.74-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.2187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2011.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004058v1</w:t>
+                <w:t xml:space="preserve">hal-01019781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxiconazole degradation from artificial wetland and forest buffer substrates under flooded conditions</w:t>
+                <w:t xml:space="preserve">Selected pesticides adsorption and desorption in substrates from artificial wetland and forest buffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Passeport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 173 (3), pp.760-765. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (7), pp.1669-1676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2011.08.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/etc.554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003237v1</w:t>
+                <w:t xml:space="preserve">hal-01000522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected pesticides adsorption and desorption in substrates from artificial wetland and forest buffer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Passeport</w:t>
+                <w:t xml:space="preserve">Effects of tillage practice and repeated urban compost application on bromide and isoproturon transport in a loamy Albeluvisol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Etievant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.554⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (6), pp.797-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2011.01402.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000522v1</w:t>
+                <w:t xml:space="preserve">hal-01001186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of tillage and fallow period management on soil physical behaviour and maize development</w:t>
+                <w:t xml:space="preserve">Vertical and lateral variations of soil immobile water fraction in two tillage systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Justes</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2011.10.008⟩</w:t>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (2), pp.498-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj2010.0267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01019781v1</w:t>
+                <w:t xml:space="preserve">hal-01019330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of tillage practice and repeated urban compost application on bromide and isoproturon transport in a loamy Albeluvisol</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pedotransfer functions for isoproturon sorption on soils and vadose zone materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Bernet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jullien J. Moeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (10), pp.1309-1319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.2187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2011.01402.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01001186v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial wetland and forest buffer zone: hydraulic and tracer characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+                <w:t xml:space="preserve">Tillage management effects on pesticide fate in soils. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jankowfsky</w:t>
+                <w:t xml:space="preserve">Djilali Heddadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Prömse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (2), pp.367-400</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192155v1</w:t>
+                <w:t xml:space="preserve">hal-01192458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tillage management effects on pesticide fate in soils. A review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
+                <w:t xml:space="preserve">Artificial wetland and forest buffer zone: hydraulic and tracer characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jankowfsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djilali Heddadj</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Prömse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), pp.73-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2008.0164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01192458v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional spatial variation of soil physical properties in two tillage systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5960,90 +5960,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tillage management effects on pesticide fate in soils. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Heddadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6071,614 +6071,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des propriétés hydrodynamiques d'un sol de la Bekaa (Liban) sur les rives du fleuve Litani</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Axisymetrical infiltration in soil imaged by noninvasive electrical resistivimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Batlle-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tucholka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Dever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73 (2), pp.510-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj2007.0278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192108v1</w:t>
+                <w:t xml:space="preserve">hal-01192035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axisymetrical infiltration in soil imaged by noninvasive electrical resistivimetry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Effect of urban waste compost application on soil near-saturated hydraulic conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/sssaj2007.0278⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (2), pp.772-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2134/jeq2008.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192035v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of urban waste compost application on soil near-saturated hydraulic conductivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Temporal and spatial variability of soil bulk density and near-saturated hydraulic conductivity under two contrasted tillage management systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 152 (1-2), pp.85-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.05.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2134/jeq2008.0098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01173149v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spatial variability of soil bulk density and near-saturated hydraulic conductivity under two contrasted tillage management systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of transient-MIM HYDRUS-1D: Case study Related to pesticide fate in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.05.023⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (4), pp.1064-1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2009.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192162v1</w:t>
+                <w:t xml:space="preserve">hal-01192210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of transient-MIM HYDRUS-1D: Case study Related to pesticide fate in soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des propriétés hydrodynamiques d'un sol de la Bekaa (Liban) sur les rives du fleuve Litani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Cheviron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Darwish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (2), pp.67-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192210v1</w:t>
+                <w:t xml:space="preserve">hal-01192108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and water pressure head effects on the degradation of the diketonitrile metabolite of isoxaflutole in a loamy soil under two tillage systems</w:t>
               </w:r>
@@ -6703,51 +6703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 156 (3), pp.678-688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6793,90 +6793,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial retrieval of soil reflectance from SPOT multispectral data using the empirical line method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (19), pp.5571- 5584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6904,1335 +6904,1335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic conductivity and porosity under conventional and no-tillage and the effect of three species of cover crop in northern France</w:t>
+                <w:t xml:space="preserve">Dye tracer infiltration in the plough layer after straw incorporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Carof</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">R. Kasteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2007.00085.x⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 137 (3-4), pp.360-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2006.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173128v1</w:t>
+                <w:t xml:space="preserve">hal-01192302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la végétation dans les processus de propagation de la sécheresse dans les sols argileux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydraulic conductivity and porosity under conventional and no-tillage and the effect of three species of cover crop in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Tourdonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Tessier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/geotech/2007120035⟩</w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (3), pp.230-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2007.00085.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192012v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dye tracer infiltration in the plough layer after straw incorporation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle de la végétation dans les processus de propagation de la sécheresse dans les sols argileux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kasteel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Coquet</w:t>
+                <w:t xml:space="preserve">Yves Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2006.08.033⟩</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 120-121, pp.35-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2007120035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01192302v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic conductivity, immobile water content, and exchange coefficient in three soil profiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The transferability of Australian pedotransfer functions for predicting water retention characteristics of French soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Cresswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Labat</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.J. Mackenzie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/sssaj2005.0291⟩</w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (1), pp.62-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2006.00001.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664564v1</w:t>
+                <w:t xml:space="preserve">hal-00020213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transferability of Australian pedotransfer functions for predicting water retention characteristics of French soils.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cartographie des sols à grande échelle : intégration explicite d’une mesure de résistivité apparente spatialisée à l’expertise pédologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N.J. Mackenzie</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (4), pp.269-286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020213v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des sols à grande échelle : intégration explicite d’une mesure de résistivité apparente spatialisée à l’expertise pédologique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effects of temperature and water content on degradation of isoproturon in three soil profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel L. Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 64 (7), pp.1053-1061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2005.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653839v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature and water content on degradation of isoproturon in three soil profiles</w:t>
+                <w:t xml:space="preserve">Hydraulic conductivity, immobile water content, and exchange coefficient in three soil profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel L. Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (4), pp.1272-1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj2005.0291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2005.12.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02655783v1</w:t>
+                <w:t xml:space="preserve">hal-02664564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability in 14C-herbicide degradation in surface and subsurface soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biases in the spatial estimation of pesticide loss to groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Charnay</w:t>
+                <w:t xml:space="preserve">Dalila D. Hadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tuis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (4), pp.465-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2005046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674359v1</w:t>
+                <w:t xml:space="preserve">hal-02681183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biases in the spatial estimation of pesticide loss to groundwater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Water and solute transport in a cultivated silt loam soil: 2. Numerical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Charnay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Moeys</w:t>
+                <w:t xml:space="preserve">J. Simunek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coutadeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. van Genuchten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, pp.581-601</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681183v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and solute transport in a cultivated silt loam soil: 2. Numerical analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spatial variability in 14C-herbicide degradation in surface and subsurface soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 4, pp.581-601</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61, pp.845-855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669355v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of rainfall intensity on the transport of two herbicides in undisturbed grassed filter strip soil cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Simunek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Yra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8295,103 +8295,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water and solute transport in a cultivated silt loam soil: 1. Field observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coutadeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. van Genuchten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4, pp.573-586</w:t>
@@ -8420,77 +8420,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical variation of near-saturated hydraulic conductivity in three soil profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 126, pp.181-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8515,90 +8515,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biases in the spatial estimation of pesticide loss to groundwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Hadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8634,1222 +8634,1222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide adsorption in the vadose zone: A case study on Eocene and Quaternary materials in Northern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence de la variabilité spatiale de la structure des sols cultivés sur les transferts de l'eau et de l'ion bromure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ribière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">C. Desbourdes-Coutadeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Simunek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 60, pp.992-1000</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (1), pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674918v1</w:t>
+                <w:t xml:space="preserve">hal-02674706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la variabilité spatiale de la structure des sols cultivés sur les transferts de l'eau et de l'ion bromure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Morphological characterisation of soil structure in tilled fields: from a diagnosis method to the modelling of structural changes over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roger-Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Caneill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 11 (1), pp.81-92</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 79, pp.33-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674706v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological characterisation of soil structure in tilled fields: from a diagnosis method to the modelling of structural changes over time</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Caneill</w:t>
+                <w:t xml:space="preserve">Pesticide adsorption in the vadose zone: A case study on Eocene and Quaternary materials in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Boizard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vachier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 79, pp.33-49</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 60, pp.992-1000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676199v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions environnementales des dispositifs enherbés en vue de la gestion et de la maîtrise des impacts d'origine agricole. Cas des pesticides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sorption of pesticides atrazine, isoproturon, and metamitron in the vadose zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10 (4), pp.299-312</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2, pp.40-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675176v1</w:t>
+                <w:t xml:space="preserve">hal-02677870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption of pesticides atrazine, isoproturon, and metamitron in the vadose zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fonctionnement hydrodynamique et différenciation pédologique d'une couverture de sol limoneux hydromorphe en Bassin Parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 2, pp.40-51</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (3), pp.173-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677870v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement hydrodynamique et différenciation pédologique d'une couverture de sol limoneux hydromorphe en Bassin Parisien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fonctions environnementales des dispositifs enherbés en vue de la gestion et de la maîtrise des impacts d'origine agricole. Cas des pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Souiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Madrigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nicole</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 10 (3), pp.173-190</w:t>
+              <w:t xml:space="preserve">, 2003, 10 (4), pp.299-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682094v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités de stockage et d'épuration des sols de dispositifs enherbés vis-à-vis des produits phytosanitaires. 1ère partie : Dissipation des produits phytosanitaires à travers un dispositif enherbé; mise en évidence des processus mis en jeu par simulation de ruissellement et infiltrométrie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Variation of pesticide sorption isotherm in soil at the catchment scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 9 (4), pp.269-285</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58, pp.69-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676103v1</w:t>
+                <w:t xml:space="preserve">hal-02673750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités de stockage et d'épuration des sols de dispositifs enherbés vis-à-vis des produits phytosanitaires. Première partie : Dissipation des produits phytosanitaires à travers un dispositif enherbé ; mise en évidence des processus mis en jeu par simulation de ruissellement et infiltrométrie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Variabilité spatiale du retrait des sols à l'échelle locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 9 (4), pp.269-285</w:t>
+              <w:t xml:space="preserve">Milieux poreux et transferts hydriques - Bulletin du Groupe français d'humidimétrie neutronique et des techniques associées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 48, pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587139v1</w:t>
+                <w:t xml:space="preserve">hal-02674921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la précision des teneurs en eau mesurées par la sonde à neutrons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Capacités de stockage et d'épuration des sols de dispositifs enherbés vis-à-vis des produits phytosanitaires. 1ère partie : Dissipation des produits phytosanitaires à travers un dispositif enherbé; mise en évidence des processus mis en jeu par simulation de ruissellement et infiltrométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Souiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milieux poreux et transferts hydriques - Bulletin du Groupe français d'humidimétrie neutronique et des techniques associées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 41, pp.15-30</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (4), pp.269-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679158v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité spatiale du retrait des sols à l'échelle locale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Capacités de stockage et d'épuration des sols de dispositifs enherbés vis-à-vis des produits phytosanitaires. Première partie : Dissipation des produits phytosanitaires à travers un dispositif enherbé ; mise en évidence des processus mis en jeu par simulation de ruissellement et infiltrométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Souiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milieux poreux et transferts hydriques - Bulletin du Groupe français d'humidimétrie neutronique et des techniques associées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 48, pp.63-68</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (4), pp.269-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674921v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of pesticide sorption isotherm in soil at the catchment scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sur la précision des teneurs en eau mesurées par la sonde à neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Touma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 58, pp.69-78</w:t>
+              <w:t xml:space="preserve">Milieux poreux et transferts hydriques - Bulletin du Groupe français d'humidimétrie neutronique et des techniques associées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 41, pp.15-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673750v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of hydraulic conductivity in a tilled soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coutadeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 53 (4), pp.619-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9874,64 +9874,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of pesticide adsorption within the topsoil of a small agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22, pp.389-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9956,103 +9956,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt d'une compartimentation morphologique du profil cultural pour l'étude de l'infiltration de l'eau dans les couches de sol travaillées. Premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vachier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 8 (1), pp.19-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10077,103 +10077,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation hydrodynamique des sols à l'aide de l'infiltromètre à disques. Aspects théoriques et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 7 (1), pp.7-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10198,77 +10198,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of soil linear shrinkage curve from extracted cores and in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Soil Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 36, pp.765-781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10293,51 +10293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ measurement of the vertical linear shrinkage curve of soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 46 (3-4), pp.289-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10433,51 +10433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sixtine Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance de l'Académie d’Agriculture de France (7ème séance)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie d’Agriculture de France, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10502,77 +10502,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles compétences en science du sol pour le futur de l’agriculture en Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Melot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées d'Etude des Sols "Les sols et les systèmes alimentaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFES, Association Française d'Etude des Sols, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10623,51 +10623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Isch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Azaroual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10766,51 +10766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Batlle Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées d'Etude des Sols « Le sol au coeur des enjeux sociétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rouen, France. pp.20</w:t>
@@ -10833,523 +10833,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Cu and Cd soil mobility originating from urban waste compost using HYDRUS-2D</w:t>
+                <w:t xml:space="preserve">Two-region mass transfer to account for 2D profile scale heterogeneity in a 1D effective plot scale flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilim Filipovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lana Filipović</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Romić</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Horst H. Gerke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements ICOBTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.14609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840982v1</w:t>
+                <w:t xml:space="preserve">hal-03552750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-region mass transfer to account for 2D profile scale heterogeneity in a 1D effective plot scale flow model</w:t>
+                <w:t xml:space="preserve">Modeling Cu and Cd soil mobility originating from urban waste compost using HYDRUS-2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilim Filipovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Filipović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Romić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.14609</w:t>
+              <w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements ICOBTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552750v1</w:t>
+                <w:t xml:space="preserve">hal-01840982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term simulations of water and isoproturon dynamics in a heterogeneous soil receiving different urban waste composts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of lithology on tracer movement in the vadose zone of the Calcaire de Beauce aquifer (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emélie Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dedewanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016 Conference Abstracts, European Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378296v1</w:t>
+                <w:t xml:space="preserve">hal-03551944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of lithology on tracer movement in the vadose zone of the Calcaire de Beauce aquifer (France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term simulations of water and isoproturon dynamics in a heterogeneous soil receiving different urban waste composts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilim Filipovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emélie Viel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Romié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016 Conference Abstracts, European Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551944v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling preferential flow processes in agricultural soils affected by tillage and trafficking at the field scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilim Filipović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11387,90 +11387,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Cd and Cu mobility in soils amended by long-term urban waste compost applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilim Filipovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Matijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016 Conference Abstracts, European Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2016, Vienna, Austria</w:t>
@@ -11499,77 +11499,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Field Experiment to Assess the Influence of Heat and Mass Transfer at the Soil Surface on Shallow Ground Heat Exchanger Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Geothermal Congress 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11588,2849 +11588,2849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ghost component of the mass balances at the Critical Zone scale: the chemical reactivity of immobile water</w:t>
+                <w:t xml:space="preserve">Etude méthodologique de l’impact des incertitudes liées à l’estimation spatialisée des paramètres sols du modèle Stics à partir de la Base de Données Géographique des Sols de France à 1/1 000 000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalifa Nsir</w:t>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Mercury</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01292171v1</w:t>
+                <w:t xml:space="preserve">hal-02743482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude méthodologique de l’impact des incertitudes liées à l’estimation spatialisée des paramètres sols du modèle Stics à partir de la Base de Données Géographique des Sols de France à 1/1 000 000</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The ghost component of the mass balances at the Critical Zone scale: the chemical reactivity of immobile water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Nsir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mercury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Azaroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743482v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01292171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Saturated Hydraulic Conductivity from Surface Ground-Penetrating Radar Monitoring of Infiltration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Getting saturated hydraulic conductivity from surface Ground-Penetrating Radar measurements inside a ring infiltrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Leger Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saintenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference "HYDRUS Software Applications to Subsurface Flow and Contaminant Transport Problems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Prague, Czech Republic. pp.215-224</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831418v1</w:t>
+                <w:t xml:space="preserve">hal-01629843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting saturated hydraulic conductivity from surface Ground-Penetrating Radar measurements inside a ring infiltrometer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Estimating Saturated Hydraulic Conductivity from Surface Ground-Penetrating Radar Monitoring of Infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Saintenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">4th International Conference "HYDRUS Software Applications to Subsurface Flow and Contaminant Transport Problems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Prague, Czech Republic. pp.215-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629843v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topsoil organic carbon prediction using vis-nir-swir reflectance spectra at lab, field and satellite levels over a periurban region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Prédiction régionale des teneurs superficielles en carbone organique de sols cultivés périurbains au moyen de spectres de réflectance mesurés en laboratoire, au champ ou issus d’images satellitaires multispectrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Liliane L. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexis de Junet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dalila Hadjar</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2012, Soil science for the benefit of mankind and environment, 4th International Congress of ECSSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italie. 2696 p</w:t>
+              <w:t xml:space="preserve">11e Journées d'Etude des Sols: Le sol face aux changements globaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.330-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628864v1</w:t>
+                <w:t xml:space="preserve">hal-01585599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse spectrale du sol pour prédire les stocks de C sur la plaine de Versailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle E. Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane L. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. de Junet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique Méthodes NIRS et MIRS : applications aux Sciences de l'Environnement " réponse spectrale du sol à la plante, du labo à la mesure de terrain et télédetection, Fédération Île-de-France de Recherche sur l'Environnement (FIRE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Paris, France. 14 diapos powerpoint</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction régionale des teneurs superficielles en carbone organique de sols cultivés périurbains au moyen de spectres de réflectance mesurés en laboratoire, au champ ou issus d’images satellitaires multispectrales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Performance degradation in predicting topsoil organic carbon contents using reflectance spectra from lab, field to SPOT scales over a periurban region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joël J. Michelin</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Junet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées d'Etude des Sols: Le sol face aux changements globaux </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.330-331</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012, European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585599v1</w:t>
+                <w:t xml:space="preserve">hal-01189722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance degradation in predicting topsoil organic carbon contents using reflectance spectra from lab, field to SPOT scales over a periurban region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Prédiction régionale des teneurs superficielles en carbone organique de sols cultivés périurbains au moyen de spectres de réflectance mesurés en laboratoire, au champ ou issus d’images satellitaires multispectrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis de Junet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012, European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">11. Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189722v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction régionale des teneurs superficielles en carbone organique de sols cultivés périurbains au moyen de spectres de réflectance mesurés en laboratoire, au champ ou issus d’images satellitaires multispectrales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Topsoil organic carbon prediction using vis-nir-swir reflectance spectra at lab, field and satellite levels over a periurban region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Junet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Hadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">Eurosoil 2012, Soil science for the benefit of mankind and environment, 4th International Congress of ECSSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italie. 2696 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744900v1</w:t>
+                <w:t xml:space="preserve">hal-01628864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORE PRO: Observatoire de la valeur agronomique et des impacts environnementaux des produits résiduaires organiques recyclés en agriculture</w:t>
+                <w:t xml:space="preserve">Des pesticides qui s’accumulent dans les sols ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Michaud</w:t>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bodineau</w:t>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noel Rampon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
+                <w:t xml:space="preserve">Veronique Chaplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
+              <w:t xml:space="preserve">Forum des Labos INRA « Concevoir l’agriculture du futur : le pôle EGER face aux enjeux du développement durable »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192129v1</w:t>
+                <w:t xml:space="preserve">hal-01192407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pesticides qui s’accumulent dans les sols ?</w:t>
+                <w:t xml:space="preserve">ORE PRO: Observatoire de la valeur agronomique et des impacts environnementaux des produits résiduaires organiques recyclés en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Mamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+                <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">Guillaume Bodineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Rampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Chaplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Labos INRA « Concevoir l’agriculture du futur : le pôle EGER face aux enjeux du développement durable »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grignon, France</w:t>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192407v1</w:t>
+                <w:t xml:space="preserve">hal-01192129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation spatialisée de la lame d’eau drainée à l’échelle parcellaire : apport de la résistivité électrique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation inverse du transport de pesticide en colonne de sol insaturé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Simunek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Journées scientifiques du GFHN "Impact de l’usage du sol sur les ressources en eau souterraine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Avignon, France</w:t>
+              <w:t xml:space="preserve">Journée Thématique "Milieux Poreux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Saclay, France. 24 diapos powerpoint</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192296v1</w:t>
+                <w:t xml:space="preserve">hal-01192416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation inverse du transport de pesticide en colonne de sol insaturé</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimation spatialisée de la lame d’eau drainée à l’échelle parcellaire : apport de la résistivité électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique "Milieux Poreux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Saclay, France. 24 diapos powerpoint</w:t>
+              <w:t xml:space="preserve">33. Journées scientifiques du GFHN "Impact de l’usage du sol sur les ressources en eau souterraine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192416v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of tillage practices on the degradation of the diketonitrile metabolite of isoxaflutole in a Gleyic Luvisol</w:t>
+                <w:t xml:space="preserve">Influence du travail du sol et du mode de gestion de la période d'interculture sur la dégradation et la lixiviation de l'isoxaflutole et du dicétonitrile en monoculture de maïs irrigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Symposium in Pesticide Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Piacenza, Italy</w:t>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191926v1</w:t>
+                <w:t xml:space="preserve">hal-01191980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du travail du sol sur la dégradation du dicétonitrile dans un sol limoneux hydromorphe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Estimation of the Unsaturated Hydraulic Soil Properties From Joint Inversion of Tension Infiltrometer and ERT Measurements : Numerical Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vanderborght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kemna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPP – VINGTIÈME CONFÉRENCE DU COLUMA JOURNÉES INTERNATIONALES SUR LA LUTTE CONTRE LES MAUVAISES HERBES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Dijon, France</w:t>
+              <w:t xml:space="preserve">EGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934026v1</w:t>
+                <w:t xml:space="preserve">hal-00409974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of soil water potential on isoproturon dynamic in laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorella Fabra Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Symposium in Pesticide Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du travail du sol et du mode de gestion de la période d'interculture sur la dégradation et la lixiviation de l'isoxaflutole et du dicétonitrile en monoculture de maïs irrigué</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimation de la variabilité spatiale des propriétés hydrodynamiques des sols à l'échelle de la parcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlène Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2e Colloque ECCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Toulouse, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191980v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Unsaturated Hydraulic Soil Properties From Joint Inversion of Tension Infiltrometer and ERT Measurements : Numerical Experiments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Variabilité des propriétés d’adsorption et de dégradation du dicétonitrile dans l’horizon labouré.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.19</w:t>
+              <w:t xml:space="preserve">37ème congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409974v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la variabilité spatiale des propriétés hydrodynamiques des sols à l'échelle de la parcelle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du travail du sol sur sa conductivité hydraulique au voisinage de la saturation et sa masse volumique apparente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Colloque ECCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Toulouse, France. 6 p</w:t>
+              <w:t xml:space="preserve">9ème Journées Nationales de l'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192303v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité des propriétés d’adsorption et de dégradation du dicétonitrile dans l’horizon labouré.</w:t>
+                <w:t xml:space="preserve">Fate of isoxaflutole and its diketonitrile metabolite under conventional and conservation tillage in an irrigated continuous-maize field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Diffuse inputs into the groundwater: Monitoring - Modelling - Management. Agriculture and water management in the light of future challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934050v1</w:t>
+                <w:t xml:space="preserve">hal-03934035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du travail du sol sur sa conductivité hydraulique au voisinage de la saturation et sa masse volumique apparente</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apport de la résistivité électrique pour l’estimation spatialisée de la lame d'eau drainée à l'échelle parcellaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journées Nationales de l'Etude des Sols</w:t>
+              <w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934073v1</w:t>
+                <w:t xml:space="preserve">hal-01192297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of isoxaflutole and its diketonitrile metabolite under conventional and conservation tillage in an irrigated continuous-maize field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Estimation of the Unsaturated Hydraulic Soil Properties From Joint Inversion of Tension Infiltrometer and ERT Measurements : Numerical Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vanderborght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kemna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diffuse inputs into the groundwater: Monitoring - Modelling - Management. Agriculture and water management in the light of future challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Trans. AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934035v1</w:t>
+                <w:t xml:space="preserve">hal-00409972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la résistivité électrique pour l’estimation spatialisée de la lame d'eau drainée à l'échelle parcellaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of tillage practices on the degradation of the diketonitrile metabolite of isoxaflutole in a Gleyic Luvisol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Angers, France</w:t>
+              <w:t xml:space="preserve">13. Symposium in Pesticide Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192297v1</w:t>
+                <w:t xml:space="preserve">hal-01191926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Unsaturated Hydraulic Soil Properties From Joint Inversion of Tension Infiltrometer and ERT Measurements : Numerical Experiments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effets du travail du sol sur la dégradation du dicétonitrile dans un sol limoneux hydromorphe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trans. AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. pp.52</w:t>
+              <w:t xml:space="preserve">AFPP – VINGTIÈME CONFÉRENCE DU COLUMA JOURNÉES INTERNATIONALES SUR LA LUTTE CONTRE LES MAUVAISES HERBES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00409972v1</w:t>
+                <w:t xml:space="preserve">hal-03934026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential flow in surface and subsurface soils of the recharge area of a groundwater aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third international conference on Water Resources Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Algarve, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14455,103 +14455,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatiale de la fraction d’eau immobile dans les sols à l’échelle d’une parcelle cultivée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vachier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème journées du Groupe Francophone d'Humidimétrie et des TraNsferts en Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14589,51 +14589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés d’adsorption et de dégradation vis-à-vis de l’isoproturon des horizons de surface et de subsurface d’une parcelle agricole hétérogène de la Beauce.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14684,90 +14684,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling water transfer in agricultural soils at the field scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14928,152 +14928,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité spatiale du retrait des sols à l'échelle locale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A compartmental approach for assessing the spatial variability of the hydraulic conductivity within ploughed soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coutadeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Journées Scientifiques du GFHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Vandoeuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">Sustainable soil management for environmental protection - soil physical aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828222v1</w:t>
+                <w:t xml:space="preserve">hal-02758696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'infiltration de l'eau dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coutadeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres de l'INA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15092,122 +15118,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compartmental approach for assessing the spatial variability of the hydraulic conductivity within ploughed soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Variabilité spatiale du retrait des sols à l'échelle locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable soil management for environmental protection - soil physical aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">27. Journées Scientifiques du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758696v1</w:t>
+                <w:t xml:space="preserve">hal-02828222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme AQUAE: rôle des aménagements d'origine anthropique (zones enherbées et fossés) dans le transfert et la rétention des produits phytosanitaires</w:t>
               </w:r>
@@ -15245,51 +15245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Adamiade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Lyon, France</w:t>
@@ -15363,51 +15363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of volumetric water content in conservation agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sixtine Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15501,51 +15501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Isch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15609,51 +15609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Isch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15691,103 +15691,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude méthodologique de l’impact des incertitudes liées à l’estimation spatialisée des paramètres sols du modèle Stics à partir de la Base de Données Géographique des Sols de France à 1/1 000 000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. séminaire des utilisateurs et concepteurs du modèle Stics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Rennes, France. 102 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS - 1er séminaire du réseau scientifique STICS</w:t>
@@ -15829,64 +15829,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Effects of Soil Structure and Repeated Urban Waste Compost Application on Water Flow and Isoproturon Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilim Filipovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15931,584 +15931,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipements automatisés pour le suivi hydrodynamique d’un essai au champ de longue durée : Premiers résultats dans l’essai Qualiagro (Orgeval 78)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diagnostic écologique et devenir de la biodiversité végétale d’un aménagement paysager autoroutier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Mayrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37èmes journées du GFHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France. 2012</w:t>
+              <w:t xml:space="preserve">Colloque Natureparif "Restauration écologique : quand conserver ne suffit plus"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805329v1</w:t>
+                <w:t xml:space="preserve">hal-02803921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic écologique et devenir de la biodiversité végétale d’un aménagement paysager autoroutier</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modelling the impact of urban compost application on nitrogen dynamics in a cultivated soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Natureparif "Restauration écologique : quand conserver ne suffit plus"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France. 2012</w:t>
+              <w:t xml:space="preserve">8. Congress ORBIT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France. 2012, Global assessment for organic ressources and waste management</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803921v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of urban compost application on nitrogen dynamics in a cultivated soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Water and nitrogen dynamics in a cultivated soil after a long term of urban compost application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Doublet</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congress ORBIT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France. 2012, Global assessment for organic ressources and waste management</w:t>
+              <w:t xml:space="preserve">4th International Congress EUROSOIL 2012. Soil science for the benefit of mankind and environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616625v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and nitrogen dynamics in a cultivated soil after a long term of urban compost application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Equipements automatisés pour le suivi hydrodynamique d’un essai au champ de longue durée : Premiers résultats dans l’essai Qualiagro (Orgeval 78)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel J.-N. Rampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Congress EUROSOIL 2012. Soil science for the benefit of mankind and environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p., 2012</w:t>
+              <w:t xml:space="preserve">37èmes journées du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627256v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation couplée du fonctionnement hydrologique et de l’évolution spatiotemporelle de la biodiversité végétale : cas des aménagements compensatoires autoroutiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Mayrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France. , 2010, Ecologie 2010. Colloque national d’écologie scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16527,230 +16527,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and water content effects on degradation of isoproturon in surface and subsurface soils.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations of immobile water content and first-order mass exchange coefficient in three soil profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vachier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticide behaviour in soils, water and air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934008v1</w:t>
+                <w:t xml:space="preserve">hal-03934011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of immobile water content and first-order mass exchange coefficient in three soil profiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Temperature and water content effects on degradation of isoproturon in surface and subsurface soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vachier</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Pesticide behaviour in soils, water and air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934011v1</w:t>
+                <w:t xml:space="preserve">hal-03934008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéités spatiales générées par l'enfouissement de produits résiduaires organiques à l'échelle du profil cultural: impacts sur la dynamique des micropolluants organiques et minéraux</w:t>
               </w:r>
@@ -16762,51 +16762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16853,252 +16853,420 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols du monde pourront-ils nourrir 9 milliards d'humains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Agropédologie : Gestion durable des sols agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ruellan</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">120, pp.63, 2010, Les petites pommes du savoir</w:t>
+                <w:t xml:space="preserve">Joel Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 328 p., 2025, Sciences, 9781789481853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192310v1</w:t>
+                <w:t xml:space="preserve">hal-05594134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agricultural Soil Science : Sustainable Management of Agricultural Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley, 2025, Sciences, 9781789451856 (Print); 9781394361809 (On Line). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394361809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sols du monde pourront-ils nourrir 9 milliards d'humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">120, pp.63, 2010, Les petites pommes du savoir</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les pesticides dans les sols. Conséquences agronomiques et environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France Agricole, 637 p., 2005, 2-85557-119-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17108,1315 +17276,1315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural Soil Science: Sustainable Management of Agricultural Soils : Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Travail du sol et structure des sols agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Soil Science: Sustainable Management of Agricultural Soils</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agropédologie : Gestion durable des sols agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-25, 2025, 9781789481853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9185.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261701v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail du sol et structure des sols agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction: Vers une vocation multifonctionnelle des sols agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Alletto</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agropédologie : Gestion durable des sols agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, ISTE Editions, pp.1-2, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225714v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Vers une vocation multifonctionnelle des sols agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tillage and Structure of Agricultural Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joel Michelin</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agropédologie : Gestion durable des sols agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Soil Science: Sustainable Management of Agricultural Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley; ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap. 1, 1-24, 2025, isbn 9781789451856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394361809.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274027v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tillage and Structure of Agricultural Soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Agricultural Soil Science: Sustainable Management of Agricultural Soils : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Soil Science: Sustainable Management of Agricultural Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, ISTE Editions; Wiley, pp. XIII-XIV, 2025, Online ISBN:9781394361809</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973888v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture de conservation et eau dans le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brechemier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cordeau, Stéphane; Maron, Pierre-Alain; Sarthou, Jean-Pierre; Chauvel, Bruno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.135-154, 2024, collection Savoir faire, 978-2-7592-3566-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts de pesticides et réduction de la contamination de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Felippe de Alencastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticides : des impacts aux changements de pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 400 p., 2015, Savoir Faire (Quae), 978-2-7592-2343-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical multi-depth survey to assess soil cover spatial organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alex McBratney. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Soil Map</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.465-470, 2014, GlobalSoilMap: Basis of the global soil information system, 978-1-138-00119-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b16500-83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00955377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tillage management effects on pesticide fate in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Heddadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Springer Science, 1012 p., 2011, 978-94-007-0393-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-0394-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sols et le cycle de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2005, 2-10-005520-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sols et le cycle de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science du Sol et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.345-363, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutions diffuses : mobilité et persistance des polluants organiques dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2005, 2-10-005520-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et modélisation des transferts d'eau et de solutés par voies préférentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation des transferts de pesticides dans l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECRIN, 2002, Cahiers des Clubs CRIN, 2-912154-07-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18426,192 +18594,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbre, bois, forêt et sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polluants sous surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02299322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18621,91 +18789,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating hydrodynamic parameters accounting for water retention hysteresis in a large sand column using surface GPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Saintenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Tucholka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18713,139 +18881,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Zeyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturated hydraulic conductivity determined by on ground mono-offset Ground-Penetrating Radar inside a single ring infiltrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Saintenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18855,606 +19023,606 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point de descripteurs du risque de contamination des eaux de surface par les phytosanitaires à l'échelle du bassin versant. Prise en compte des dimensions spatiales et temporelles. Appui à l'évaluation et à la gestion du risque (MIRIPHYQUE)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de l’apport de produits résiduaires organiques sur le stockage de carbone, les émissions de gaz à effet de serre et la lixiviation du nitrate dans les sols agricoles périurbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane L. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Brechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] auto-saisine. 2014, 49 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Le Hénaff</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02601386v1</w:t>
+                <w:t xml:space="preserve">hal-01585747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’apport de produits résiduaires organiques sur le stockage de carbone, les émissions de gaz à effet de serre et la lixiviation du nitrate dans les sols agricoles périurbains</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise au point de descripteurs du risque de contamination des eaux de surface par les phytosanitaires à l'échelle du bassin versant. Prise en compte des dimensions spatiales et temporelles. Appui à l'évaluation et à la gestion du risque (MIRIPHYQUE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lauvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Molla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Brechet</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-01585747v1</w:t>
+                <w:t xml:space="preserve">hal-02601386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11èmes Journées d’Etude des Sols. « Le sol face aux changements globaux », « The soil facing global changes ». Compte rendu des journées. Décision de financement 1160C0103.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] ADEME. 2012, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ARGIC: Analyse du retrait-gonflement et de ses incidences sur les constructions. rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du risque de contamination de la nappe de Beauce par les pesticides : Elucidation des mécanismes du transport préférentiel et approche spatiale du risque à l’échelle du bassin hydrologique. Projet de recherche ESHEL « Evaluation et réduction des risques liés à l’utilisation des pesticides »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Ministère de l'Ecologie et du Développement Durable. 2007, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId476"/>
+      <w:footerReference w:type="default" r:id="rId480"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19601,51 +19769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05136970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;lie Viel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133740" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05123266v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Baveye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370701v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Veenstra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13449" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13469" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rawski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/yce222" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04153174v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bruneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbecot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larocque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Horoi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02429-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03654372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aldana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127875" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.104967" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03335757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20127" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mattei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020393" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321361v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Tucholka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Zeyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2020.104176" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02163178v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovi&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Gerke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.09.0174" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02262291v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Montenach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hammel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11061199" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahmati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Weiherm&#252;ller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov A. Pachepsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Mao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1237-2018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01868440v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hami Sa&#239;d" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2018.e00189" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405482v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Philippe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.11.027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01478332v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Filipovi&#263;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2016.07.0056" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2464231" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329222v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Matijevic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01261528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.01.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dedewanou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-015-1130-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170155v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure E. Vogel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.05.020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01010764v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.04.034" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Medeiros" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cooper" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Dalla Rosa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-06832014000300005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Pot-Genty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090175v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F&#225;bio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2014.07.020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01102376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014226" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00918215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2013.02.0062" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853615v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vachier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2012.0056" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mayrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853418v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.02.053" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853377v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.05.023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larsbo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Brown" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-2069-2012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001189v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Alletto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVJH2SZ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2304" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95M83W4H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001296v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.05.021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SVWNK7R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2010.0267" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004058v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullien J. Moeys" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2187" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4RFPSSVN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003237v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.08.044" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02GFSQ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000522v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.554" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXTKJ2W6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019781v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2011.10.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFXDQ63V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001186v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty Pot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Etievant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Bernet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Labat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01402.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192155v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jankowfsky" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#246;mse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2008.0164" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192458v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Heddadj" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173211v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00295.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJDDB0NQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886521v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192108v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darwish" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dever" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192035v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Batlle-Aguilar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schneider" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tucholka" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2007.0278" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173149v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2008.0098" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192162v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.05.023" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57BSKQ6T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192210v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2009.0023" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192116v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.06.026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1PDHDXK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192099v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802060920" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173128v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2007.00085.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J55NQ310-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192012v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2007120035" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192302v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kasteel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.08.033" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79PWJCTJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664564v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0291" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00020213v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Cresswell" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Mackenzie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00001.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653839v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655783v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.12.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRLMD403-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674359v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Charnay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tuis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681183v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Hadjar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gilliot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Charnay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2005046" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669355v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simunek" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutadeur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. van Genuchten" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681703v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yra" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2005.06.013" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P547D4KX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671459v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672537v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886307v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674918v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674706v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desbourdes-Coutadeur" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676199v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675176v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souiller" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Madrigal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677870v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682094v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicole" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676103v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587139v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benoit" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679158v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Touma" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674921v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673750v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670760v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674809v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680547v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697191v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690884v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692130v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127831v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501357v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554433v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5862" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608276v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmati" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Batlle Aguilar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840982v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovic" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romi&#263;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552750v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst H. Gerke" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378296v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Romi&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551944v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551935v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378299v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01101349v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01292171v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Nsir" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743482v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831418v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629843v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger Charnay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saintenoy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628864v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004348v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Vaudour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L. Bel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. de Junet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Michelin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585599v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189722v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Junet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744900v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192129v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01192407v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chaplain" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192296v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192416v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191926v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934026v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191943v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Fabra Aguilera" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191980v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409974v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vanderborght" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemna" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192303v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934050v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934073v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934035v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192297v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409972v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933997v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933986v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933978v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763426v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581336v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adamiade" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828222v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832724v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758696v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763204v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765214v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01908513v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552844v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182813v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441600v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805329v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Rampon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803921v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616625v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Doublet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627256v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Doublet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192347v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934008v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934011v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828472v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernomd" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192310v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruellan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834096v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Calvet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261701v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Michelin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225714v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/agropedologie/?/61181" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9185.ch1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05274027v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973888v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394361809.ch1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809.ch1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858609v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brechemier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536561v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felippe de Alencastro" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.gp/books?id=vJutCQAAQBAJ&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ViewAPI&amp;amp;redir_esc=y#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955377v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16500-83" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192402v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826097v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090203v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829420v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louchart" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832286v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Normand" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouvet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413209v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hippolyte" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mallet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299322v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499416v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831417v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601386v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molla" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585747v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brechet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274652v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584466v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192304v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05123266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Baveye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05136970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;lie Viel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133740" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Veenstra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13469" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13449" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rawski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/yce222" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04153174v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bruneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbecot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larocque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Horoi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02429-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03654372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aldana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127875" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.104967" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03335757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20127" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mattei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020393" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321361v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Tucholka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Zeyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2020.104176" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02163178v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovi&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Gerke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.09.0174" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02262291v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Montenach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hammel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11061199" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahmati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Weiherm&#252;ller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov A. Pachepsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Mao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1237-2018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01868440v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hami Sa&#239;d" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2018.e00189" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405482v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Philippe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.11.027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Matijevic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01478332v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Filipovi&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2016.07.0056" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293454v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2464231" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01261528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.01.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dedewanou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-015-1130-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170155v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure E. Vogel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.05.020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056865v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Medeiros" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cooper" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Dalla Rosa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-06832014000300005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Pot-Genty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090175v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F&#225;bio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2014.07.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01102376v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014226" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01010764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.04.034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853615v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vachier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2012.0056" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00918215v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2013.02.0062" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mayrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853418v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.02.053" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853377v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.05.023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larsbo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Brown" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-2069-2012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001189v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Alletto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVJH2SZ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2304" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95M83W4H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001296v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.05.021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SVWNK7R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003237v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.08.044" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02GFSQ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2011.10.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFXDQ63V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000522v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.554" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXTKJ2W6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001186v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty Pot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Etievant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Bernet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Labat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01402.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019330v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2010.0267" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004058v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullien J. Moeys" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2187" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4RFPSSVN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192458v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Heddadj" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192155v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jankowfsky" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#246;mse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2008.0164" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173211v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00295.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJDDB0NQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886521v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192035v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Batlle-Aguilar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schneider" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tucholka" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2007.0278" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173149v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2008.0098" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192162v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.05.023" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57BSKQ6T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192210v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2009.0023" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192108v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darwish" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dever" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192116v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.06.026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1PDHDXK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192099v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802060920" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192302v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kasteel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.08.033" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79PWJCTJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173128v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2007.00085.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J55NQ310-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192012v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2007120035" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00020213v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Cresswell" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Mackenzie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00001.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653839v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655783v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.12.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRLMD403-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664564v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0291" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681183v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Hadjar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gilliot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Charnay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2005046" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669355v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simunek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutadeur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. van Genuchten" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674359v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Charnay" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tuis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681703v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yra" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2005.06.013" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P547D4KX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671459v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672537v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886307v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674706v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desbourdes-Coutadeur" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676199v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674918v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677870v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682094v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicole" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675176v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souiller" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Madrigal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673750v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674921v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676103v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587139v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benoit" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679158v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Touma" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670760v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674809v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680547v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697191v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690884v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692130v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127831v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501357v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554433v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5862" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608276v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmati" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Batlle Aguilar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552750v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovic" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst H. Gerke" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840982v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romi&#263;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551944v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378296v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Romi&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551935v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378299v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01101349v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743482v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01292171v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Nsir" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629843v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger Charnay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saintenoy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831418v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585599v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L. Bel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Michelin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004348v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Vaudour" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. de Junet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189722v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Junet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744900v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628864v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01192407v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chaplain" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192129v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192416v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192296v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191980v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409974v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vanderborght" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemna" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191943v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Fabra Aguilera" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192303v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934050v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934073v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934035v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192297v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409972v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191926v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934026v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933997v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933986v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933978v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763426v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581336v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adamiade" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758696v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832724v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828222v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763204v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765214v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01908513v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552844v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182813v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441600v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803921v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616625v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Doublet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627256v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Doublet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805329v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Rampon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192347v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934011v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934008v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828472v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernomd" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05594134v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Michelin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/agropedologie/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600471v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192310v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruellan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834096v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Calvet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225714v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/agropedologie/?/61181" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9185.ch1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05274027v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973888v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394361809.ch1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809.ch1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261701v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858609v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brechemier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536561v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felippe de Alencastro" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.gp/books?id=vJutCQAAQBAJ&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ViewAPI&amp;amp;redir_esc=y#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955377v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16500-83" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192402v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826097v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090203v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829420v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louchart" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832286v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Normand" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouvet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413209v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hippolyte" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mallet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299322v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499416v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831417v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585747v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brechet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601386v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molla" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274652v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584466v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192304v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>