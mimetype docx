--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2279,403 +2279,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01405482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numeričke simulacije pronosa izoproturona pri konvencionalnoj obradi tla uz primjenu komposta dobivenog recikliranjem urbanog bio-otpada</w:t>
+                <w:t xml:space="preserve">Modeling Copper and Cadmium Mobility in an Albeluvisol Amended with Urban Waste Composts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilim Filipović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Filipović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cambier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hrvatske Vode</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (12), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2016.07.0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329222v1</w:t>
+                <w:t xml:space="preserve">insu-01478332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Copper and Cadmium Mobility in an Albeluvisol Amended with Urban Waste Composts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrodynamic Parameters of a Sandy Soil Determined by Ground-Penetrating Radar Monitoring of Porchet Infiltrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lana Filipović</w:t>
+                <w:t xml:space="preserve">Emmanuel Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Saintenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Tucholka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (12), 15 p. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.188-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2016.07.0056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2464231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01478332v1</w:t>
+                <w:t xml:space="preserve">insu-01293454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Parameters of a Sandy Soil Determined by Ground-Penetrating Radar Monitoring of Porchet Infiltrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numeričke simulacije pronosa izoproturona pri konvencionalnoj obradi tla uz primjenu komposta dobivenog recikliranjem urbanog bio-otpada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilim Filipović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Leger</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Matijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hrvatske Vode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (95), pp.19-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01293454v1</w:t>
+                <w:t xml:space="preserve">hal-01329222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling water and isoproturon dynamics in a heterogeneous soil profile under different urban waste compost applications</w:t>
               </w:r>
@@ -5566,286 +5566,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tillage management effects on pesticide fate in soils. A review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
+                <w:t xml:space="preserve">Artificial wetland and forest buffer zone: hydraulic and tracer characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djilali Heddadj</w:t>
+                <w:t xml:space="preserve">S. Jankowfsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Barriuso</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Prömse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), pp.73-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2008.0164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192458v1</w:t>
+                <w:t xml:space="preserve">hal-01192155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial wetland and forest buffer zone: hydraulic and tracer characterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Jankowfsky</w:t>
+                <w:t xml:space="preserve">Tillage management effects on pesticide fate in soils. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Prömse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Djilali Heddadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (2), pp.367-400</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01192155v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional spatial variation of soil physical properties in two tillage systems</w:t>
               </w:r>
@@ -5986,64 +5986,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Heddadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7033,286 +7033,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic conductivity and porosity under conventional and no-tillage and the effect of three species of cover crop in northern France</w:t>
+                <w:t xml:space="preserve">Rôle de la végétation dans les processus de propagation de la sécheresse dans les sols argileux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Carof</w:t>
+                <w:t xml:space="preserve">Daniel Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane de Tourdonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Coquet</w:t>
+                <w:t xml:space="preserve">Yves Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hallaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23 (3), pp.230-237. </w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 120-121, pp.35-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2007.00085.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2007120035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173128v1</w:t>
+                <w:t xml:space="preserve">hal-01192012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la végétation dans les processus de propagation de la sécheresse dans les sols argileux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydraulic conductivity and porosity under conventional and no-tillage and the effect of three species of cover crop in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Tessier</w:t>
+                <w:t xml:space="preserve">Stéphane de Tourdonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Lefevre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (3), pp.230-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2007.00085.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/geotech/2007120035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01192012v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transferability of Australian pedotransfer functions for predicting water retention characteristics of French soils.</w:t>
               </w:r>
@@ -7776,437 +7776,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biases in the spatial estimation of pesticide loss to groundwater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial variability in 14C-herbicide degradation in surface and subsurface soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61, pp.845-855</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681183v1</w:t>
+                <w:t xml:space="preserve">hal-02674359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and solute transport in a cultivated silt loam soil: 2. Numerical analysis</w:t>
+                <w:t xml:space="preserve">Biases in the spatial estimation of pesticide loss to groundwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Hadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Simunek</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t>
+                <w:t xml:space="preserve">Marie-Paule Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (4), pp.465-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2005046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669355v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability in 14C-herbicide degradation in surface and subsurface soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water and solute transport in a cultivated silt loam soil: 2. Numerical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Simunek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Charnay</w:t>
+                <w:t xml:space="preserve">C. Coutadeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tuis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.T. van Genuchten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 61, pp.845-855</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, pp.581-601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674359v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of rainfall intensity on the transport of two herbicides in undisturbed grassed filter strip soil cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Simunek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8308,90 +8308,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water and solute transport in a cultivated silt loam soil: 1. Field observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coutadeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. van Genuchten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4, pp.573-586</w:t>
@@ -8554,51 +8554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Hadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8634,558 +8634,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la variabilité spatiale de la structure des sols cultivés sur les transferts de l'eau et de l'ion bromure</w:t>
+                <w:t xml:space="preserve">Pesticide adsorption in the vadose zone: A case study on Eocene and Quaternary materials in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Desbourdes-Coutadeur</w:t>
+                <w:t xml:space="preserve">Céline Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vachier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 11 (1), pp.81-92</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 60, pp.992-1000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674706v1</w:t>
+                <w:t xml:space="preserve">hal-02674918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological characterisation of soil structure in tilled fields: from a diagnosis method to the modelling of structural changes over time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Influence de la variabilité spatiale de la structure des sols cultivés sur les transferts de l'eau et de l'ion bromure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desbourdes-Coutadeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Simunek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 79, pp.33-49</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (1), pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676199v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide adsorption in the vadose zone: A case study on Eocene and Quaternary materials in Northern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological characterisation of soil structure in tilled fields: from a diagnosis method to the modelling of structural changes over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roger-Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Caneill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 60, pp.992-1000</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 79, pp.33-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674918v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption of pesticides atrazine, isoproturon, and metamitron in the vadose zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fonctionnement hydrodynamique et différenciation pédologique d'une couverture de sol limoneux hydromorphe en Bassin Parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 2, pp.40-51</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (3), pp.173-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677870v1</w:t>
+                <w:t xml:space="preserve">hal-02682094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement hydrodynamique et différenciation pédologique d'une couverture de sol limoneux hydromorphe en Bassin Parisien</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sorption of pesticides atrazine, isoproturon, and metamitron in the vadose zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Dever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10 (3), pp.173-190</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2, pp.40-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682094v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions environnementales des dispositifs enherbés en vue de la gestion et de la maîtrise des impacts d'origine agricole. Cas des pesticides</w:t>
               </w:r>
@@ -9290,181 +9290,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of pesticide sorption isotherm in soil at the catchment scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capacités de stockage et d'épuration des sols de dispositifs enherbés vis-à-vis des produits phytosanitaires. Première partie : Dissipation des produits phytosanitaires à travers un dispositif enherbé ; mise en évidence des processus mis en jeu par simulation de ruissellement et infiltrométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Souiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 58, pp.69-78</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (4), pp.269-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673750v1</w:t>
+                <w:t xml:space="preserve">hal-02587139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité spatiale du retrait des sols à l'échelle locale</w:t>
+                <w:t xml:space="preserve">Sur la précision des teneurs en eau mesurées par la sonde à neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Touma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milieux poreux et transferts hydriques - Bulletin du Groupe français d'humidimétrie neutronique et des techniques associées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 48, pp.63-68</w:t>
+              <w:t xml:space="preserve">, 2002, 41, pp.15-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674921v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacités de stockage et d'épuration des sols de dispositifs enherbés vis-à-vis des produits phytosanitaires. 1ère partie : Dissipation des produits phytosanitaires à travers un dispositif enherbé; mise en évidence des processus mis en jeu par simulation de ruissellement et infiltrométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Souiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9523,333 +9605,251 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 9 (4), pp.269-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités de stockage et d'épuration des sols de dispositifs enherbés vis-à-vis des produits phytosanitaires. Première partie : Dissipation des produits phytosanitaires à travers un dispositif enherbé ; mise en évidence des processus mis en jeu par simulation de ruissellement et infiltrométrie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation of pesticide sorption isotherm in soil at the catchment scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 9 (4), pp.269-285</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58, pp.69-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587139v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la précision des teneurs en eau mesurées par la sonde à neutrons</w:t>
+                <w:t xml:space="preserve">Variabilité spatiale du retrait des sols à l'échelle locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Touma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milieux poreux et transferts hydriques - Bulletin du Groupe français d'humidimétrie neutronique et des techniques associées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 41, pp.15-30</w:t>
+              <w:t xml:space="preserve">, 2002, 48, pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679158v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of hydraulic conductivity in a tilled soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coutadeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 53 (4), pp.619-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9887,51 +9887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of pesticide adsorption within the topsoil of a small agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22, pp.389-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9969,51 +9969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt d'une compartimentation morphologique du profil cultural pour l'étude de l'infiltration de l'eau dans les couches de sol travaillées. Premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10129,51 +10129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 7 (1), pp.7-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10211,64 +10211,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of soil linear shrinkage curve from extracted cores and in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Soil Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 36, pp.765-781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10947,64 +10947,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Cu and Cd soil mobility originating from urban waste compost using HYDRUS-2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilim Filipovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Filipović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Romić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11053,260 +11053,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of lithology on tracer movement in the vadose zone of the Calcaire de Beauce aquifer (France).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emélie Viel</w:t>
+                <w:t xml:space="preserve">Long-term simulations of water and isoproturon dynamics in a heterogeneous soil receiving different urban waste composts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilim Filipovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Romié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016 Conference Abstracts, European Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551944v1</w:t>
+                <w:t xml:space="preserve">hal-01378296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term simulations of water and isoproturon dynamics in a heterogeneous soil receiving different urban waste composts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vilim Filipovic</w:t>
+                <w:t xml:space="preserve">Influence of lithology on tracer movement in the vadose zone of the Calcaire de Beauce aquifer (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emélie Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dedewanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016 Conference Abstracts, European Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378296v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling preferential flow processes in agricultural soils affected by tillage and trafficking at the field scale</w:t>
               </w:r>
@@ -11387,90 +11387,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Cd and Cu mobility in soils amended by long-term urban waste compost applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilim Filipovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Matijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016 Conference Abstracts, European Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2016, Vienna, Austria</w:t>
@@ -12030,51 +12030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction régionale des teneurs superficielles en carbone organique de sols cultivés périurbains au moyen de spectres de réflectance mesurés en laboratoire, au champ ou issus d’images satellitaires multispectrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane L. Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12155,51 +12155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse spectrale du sol pour prédire les stocks de C sur la plaine de Versailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle E. Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane L. Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12636,346 +12636,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pesticides qui s’accumulent dans les sols ?</w:t>
+                <w:t xml:space="preserve">ORE PRO: Observatoire de la valeur agronomique et des impacts environnementaux des produits résiduaires organiques recyclés en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Mamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+                <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">Guillaume Bodineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Rampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Chaplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Labos INRA « Concevoir l’agriculture du futur : le pôle EGER face aux enjeux du développement durable »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grignon, France</w:t>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192407v1</w:t>
+                <w:t xml:space="preserve">hal-01192129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORE PRO: Observatoire de la valeur agronomique et des impacts environnementaux des produits résiduaires organiques recyclés en agriculture</w:t>
+                <w:t xml:space="preserve">Des pesticides qui s’accumulent dans les sols ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Michaud</w:t>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bodineau</w:t>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noel Rampon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
+                <w:t xml:space="preserve">Veronique Chaplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
+              <w:t xml:space="preserve">Forum des Labos INRA « Concevoir l’agriculture du futur : le pôle EGER face aux enjeux du développement durable »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192129v1</w:t>
+                <w:t xml:space="preserve">hal-01192407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation inverse du transport de pesticide en colonne de sol insaturé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Simunek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique "Milieux Poreux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Saclay, France. 24 diapos powerpoint</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13119,351 +13119,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du travail du sol et du mode de gestion de la période d'interculture sur la dégradation et la lixiviation de l'isoxaflutole et du dicétonitrile en monoculture de maïs irrigué</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Alletto</w:t>
+                <w:t xml:space="preserve">Influence of soil water potential on isoproturon dynamic in laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorella Fabra Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13. Symposium in Pesticide Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191980v1</w:t>
+                <w:t xml:space="preserve">hal-01191943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Unsaturated Hydraulic Soil Properties From Joint Inversion of Tension Infiltrometer and ERT Measurements : Numerical Experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Kemna</w:t>
+                <w:t xml:space="preserve">Influence du travail du sol et du mode de gestion de la période d'interculture sur la dégradation et la lixiviation de l'isoxaflutole et du dicétonitrile en monoculture de maïs irrigué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.19</w:t>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409974v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of soil water potential on isoproturon dynamic in laboratory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Garnier</w:t>
+                <w:t xml:space="preserve">Estimation of the Unsaturated Hydraulic Soil Properties From Joint Inversion of Tension Infiltrometer and ERT Measurements : Numerical Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vanderborght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiorella Fabra Aguilera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+                <w:t xml:space="preserve">A. Kemna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Symposium in Pesticide Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Piacenza, Italy</w:t>
+              <w:t xml:space="preserve">EGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191943v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la variabilité spatiale des propriétés hydrodynamiques des sols à l'échelle de la parcelle</w:t>
               </w:r>
@@ -13626,51 +13626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13784,122 +13784,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of isoxaflutole and its diketonitrile metabolite under conventional and conservation tillage in an irrigated continuous-maize field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Alletto</w:t>
+                <w:t xml:space="preserve">Estimation of the Unsaturated Hydraulic Soil Properties From Joint Inversion of Tension Infiltrometer and ERT Measurements : Numerical Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vanderborght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kemna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diffuse inputs into the groundwater: Monitoring - Modelling - Management. Agriculture and water management in the light of future challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Trans. AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934035v1</w:t>
+                <w:t xml:space="preserve">hal-00409972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la résistivité électrique pour l’estimation spatialisée de la lame d'eau drainée à l'échelle parcellaire</w:t>
               </w:r>
@@ -14004,148 +14030,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Unsaturated Hydraulic Soil Properties From Joint Inversion of Tension Infiltrometer and ERT Measurements : Numerical Experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Kemna</w:t>
+                <w:t xml:space="preserve">Fate of isoxaflutole and its diketonitrile metabolite under conventional and conservation tillage in an irrigated continuous-maize field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trans. AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. pp.52</w:t>
+              <w:t xml:space="preserve">Diffuse inputs into the groundwater: Monitoring - Modelling - Management. Agriculture and water management in the light of future challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00409972v1</w:t>
+                <w:t xml:space="preserve">hal-03934035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of tillage practices on the degradation of the diketonitrile metabolite of isoxaflutole in a Gleyic Luvisol</w:t>
               </w:r>
@@ -14684,77 +14684,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling water transfer in agricultural soils at the field scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14928,217 +14928,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compartmental approach for assessing the spatial variability of the hydraulic conductivity within ploughed soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l'infiltration de l'eau dans les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coutadeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable soil management for environmental protection - soil physical aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">Les Rencontres de l'INA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758696v1</w:t>
+                <w:t xml:space="preserve">hal-02832724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'infiltration de l'eau dans les sols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">A compartmental approach for assessing the spatial variability of the hydraulic conductivity within ploughed soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coutadeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres de l'INA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">Sustainable soil management for environmental protection - soil physical aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832724v1</w:t>
+                <w:t xml:space="preserve">hal-02758696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatiale du retrait des sols à l'échelle locale</w:t>
               </w:r>
@@ -15245,51 +15245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Adamiade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Lyon, France</w:t>
@@ -15842,51 +15842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilim Filipovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16313,51 +16313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel J.-N. Rampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16762,51 +16762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17002,271 +17002,280 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley; ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 305 p., 2025, Sciences, 9781789451856 (Print); 9781394361809 (On Line). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394361809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05600471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sols du monde pourront-ils nourrir 9 milliards d'humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">120, pp.63, 2010, Les petites pommes du savoir</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pesticides dans les sols. Conséquences agronomiques et environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France Agricole, 637 p., 2005, 2-85557-119-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17276,51 +17285,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail du sol et structure des sols agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17330,105 +17339,105 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agropédologie : Gestion durable des sols agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-25, 2025, 9781789481853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9185.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Vers une vocation multifonctionnelle des sols agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17448,73 +17457,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agropédologie : Gestion durable des sols agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.1-2, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tillage and Structure of Agricultural Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17524,105 +17533,105 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Soil Science: Sustainable Management of Agricultural Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley; ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap. 1, 1-24, 2025, isbn 9781789451856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394361809.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural Soil Science: Sustainable Management of Agricultural Soils : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17638,323 +17647,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Soil Science: Sustainable Management of Agricultural Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions; Wiley, pp. XIII-XIV, 2025, Online ISBN:9781394361809</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture de conservation et eau dans le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brechemier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cordeau, Stéphane; Maron, Pierre-Alain; Sarthou, Jean-Pierre; Chauvel, Bruno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.135-154, 2024, collection Savoir faire, 978-2-7592-3566-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts de pesticides et réduction de la contamination de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Felippe de Alencastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticides : des impacts aux changements de pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 400 p., 2015, Savoir Faire (Quae), 978-2-7592-2343-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical multi-depth survey to assess soil cover spatial organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17963,136 +17972,136 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alex McBratney. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Soil Map</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.465-470, 2014, GlobalSoilMap: Basis of the global soil information system, 978-1-138-00119-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b16500-83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00955377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tillage management effects on pesticide fate in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18101,128 +18110,128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Heddadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Springer Science, 1012 p., 2011, 978-94-007-0393-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-0394-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sols et le cycle de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18238,73 +18247,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2005, 2-10-005520-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sols et le cycle de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18320,271 +18329,271 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science du Sol et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.345-363, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutions diffuses : mobilité et persistance des polluants organiques dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2005, 2-10-005520-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et modélisation des transferts d'eau et de solutés par voies préférentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation des transferts de pesticides dans l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECRIN, 2002, Cahiers des Clubs CRIN, 2-912154-07-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18594,192 +18603,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbre, bois, forêt et sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polluants sous surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02299322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18789,51 +18798,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating hydrodynamic parameters accounting for water retention hysteresis in a large sand column using surface GPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18881,73 +18890,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Zeyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturated hydraulic conductivity determined by on ground mono-offset Ground-Penetrating Radar inside a single ring infiltrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18969,51 +18978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19023,492 +19032,492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’apport de produits résiduaires organiques sur le stockage de carbone, les émissions de gaz à effet de serre et la lixiviation du nitrate dans les sols agricoles périurbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane L. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Brechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] auto-saisine. 2014, 49 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point de descripteurs du risque de contamination des eaux de surface par les phytosanitaires à l'échelle du bassin versant. Prise en compte des dimensions spatiales et temporelles. Appui à l'évaluation et à la gestion du risque (MIRIPHYQUE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lauvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Molla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11èmes Journées d’Etude des Sols. « Le sol face aux changements globaux », « The soil facing global changes ». Compte rendu des journées. Décision de financement 1160C0103.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] ADEME. 2012, 27 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ARGIC: Analyse du retrait-gonflement et de ses incidences sur les constructions. rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du risque de contamination de la nappe de Beauce par les pesticides : Elucidation des mécanismes du transport préférentiel et approche spatiale du risque à l’échelle du bassin hydrologique. Projet de recherche ESHEL « Evaluation et réduction des risques liés à l’utilisation des pesticides »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19564,65 +19573,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Ministère de l'Ecologie et du Développement Durable. 2007, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId480"/>
+      <w:footerReference w:type="default" r:id="rId481"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19769,51 +19778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05123266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Baveye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05136970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;lie Viel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133740" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Veenstra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13469" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13449" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rawski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/yce222" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04153174v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bruneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbecot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larocque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Horoi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02429-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03654372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aldana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127875" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.104967" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03335757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20127" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mattei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020393" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321361v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Tucholka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Zeyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2020.104176" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02163178v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovi&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Gerke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.09.0174" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02262291v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Montenach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hammel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11061199" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahmati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Weiherm&#252;ller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov A. Pachepsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Mao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1237-2018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01868440v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hami Sa&#239;d" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2018.e00189" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405482v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Philippe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.11.027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Matijevic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01478332v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Filipovi&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2016.07.0056" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293454v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2464231" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01261528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.01.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dedewanou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-015-1130-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170155v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure E. Vogel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.05.020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056865v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Medeiros" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cooper" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Dalla Rosa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-06832014000300005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Pot-Genty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090175v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F&#225;bio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2014.07.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01102376v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014226" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01010764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.04.034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853615v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vachier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2012.0056" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00918215v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2013.02.0062" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mayrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853418v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.02.053" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853377v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.05.023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larsbo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Brown" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-2069-2012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001189v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Alletto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVJH2SZ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2304" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95M83W4H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001296v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.05.021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SVWNK7R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003237v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.08.044" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02GFSQ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2011.10.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFXDQ63V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000522v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.554" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXTKJ2W6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001186v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty Pot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Etievant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Bernet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Labat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01402.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019330v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2010.0267" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004058v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullien J. Moeys" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2187" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4RFPSSVN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192458v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Heddadj" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192155v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jankowfsky" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#246;mse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2008.0164" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173211v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00295.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJDDB0NQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886521v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192035v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Batlle-Aguilar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schneider" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tucholka" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2007.0278" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173149v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2008.0098" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192162v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.05.023" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57BSKQ6T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192210v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2009.0023" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192108v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darwish" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dever" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192116v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.06.026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1PDHDXK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192099v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802060920" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192302v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kasteel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.08.033" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79PWJCTJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173128v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2007.00085.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J55NQ310-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192012v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2007120035" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00020213v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Cresswell" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Mackenzie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00001.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653839v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655783v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.12.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRLMD403-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664564v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0291" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681183v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Hadjar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gilliot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Charnay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2005046" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669355v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simunek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutadeur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. van Genuchten" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674359v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Charnay" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tuis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681703v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yra" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2005.06.013" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P547D4KX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671459v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672537v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886307v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674706v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desbourdes-Coutadeur" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676199v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674918v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677870v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682094v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicole" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675176v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souiller" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Madrigal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673750v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674921v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676103v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587139v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benoit" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679158v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Touma" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670760v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674809v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680547v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697191v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690884v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692130v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127831v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501357v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554433v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5862" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608276v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmati" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Batlle Aguilar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552750v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovic" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst H. Gerke" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840982v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romi&#263;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551944v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378296v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Romi&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551935v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378299v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01101349v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743482v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01292171v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Nsir" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629843v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger Charnay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saintenoy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831418v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585599v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L. Bel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Michelin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004348v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Vaudour" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. de Junet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189722v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Junet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744900v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628864v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01192407v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chaplain" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192129v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192416v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192296v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191980v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409974v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vanderborght" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemna" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191943v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Fabra Aguilera" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192303v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934050v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934073v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934035v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192297v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409972v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191926v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934026v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933997v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933986v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933978v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763426v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581336v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adamiade" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758696v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832724v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828222v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763204v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765214v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01908513v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552844v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182813v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441600v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803921v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616625v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Doublet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627256v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Doublet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805329v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Rampon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192347v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934011v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934008v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828472v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernomd" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05594134v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Michelin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/agropedologie/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600471v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192310v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruellan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834096v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Calvet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225714v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/agropedologie/?/61181" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9185.ch1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05274027v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973888v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394361809.ch1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809.ch1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261701v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858609v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brechemier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536561v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felippe de Alencastro" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.gp/books?id=vJutCQAAQBAJ&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ViewAPI&amp;amp;redir_esc=y#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955377v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16500-83" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192402v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826097v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090203v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829420v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louchart" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832286v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Normand" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouvet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413209v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hippolyte" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mallet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299322v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499416v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831417v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585747v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brechet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601386v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molla" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274652v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584466v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192304v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05123266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Baveye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05136970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;lie Viel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133740" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Veenstra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13469" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13449" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rawski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/yce222" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04153174v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bruneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbecot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larocque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Horoi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02429-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03654372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aldana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127875" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.104967" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03335757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20127" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mattei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020393" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321361v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Tucholka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Zeyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2020.104176" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02163178v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovi&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Gerke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.09.0174" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02262291v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Montenach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hammel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11061199" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahmati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Weiherm&#252;ller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov A. Pachepsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Mao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1237-2018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01868440v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hami Sa&#239;d" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2018.e00189" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405482v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Philippe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.11.027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01478332v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Filipovi&#263;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2016.07.0056" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2464231" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329222v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Matijevic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01261528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.01.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dedewanou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-015-1130-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170155v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure E. Vogel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.05.020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056865v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Medeiros" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cooper" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Dalla Rosa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-06832014000300005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Pot-Genty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090175v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F&#225;bio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2014.07.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01102376v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014226" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01010764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.04.034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853615v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vachier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2012.0056" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00918215v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2013.02.0062" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mayrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853418v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.02.053" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853377v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.05.023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larsbo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Brown" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-2069-2012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001189v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Alletto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVJH2SZ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2304" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95M83W4H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001296v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.05.021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SVWNK7R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003237v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.08.044" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02GFSQ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2011.10.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFXDQ63V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000522v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.554" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXTKJ2W6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001186v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty Pot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Etievant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Bernet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Labat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01402.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019330v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2010.0267" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004058v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullien J. Moeys" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2187" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4RFPSSVN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192155v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jankowfsky" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#246;mse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2008.0164" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192458v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Heddadj" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173211v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00295.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJDDB0NQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886521v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192035v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Batlle-Aguilar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schneider" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tucholka" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2007.0278" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173149v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2008.0098" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192162v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.05.023" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57BSKQ6T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192210v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2009.0023" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192108v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darwish" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dever" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192116v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.06.026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1PDHDXK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192099v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802060920" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192302v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kasteel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.08.033" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79PWJCTJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192012v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2007120035" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173128v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2007.00085.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J55NQ310-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00020213v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Cresswell" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Mackenzie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00001.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653839v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655783v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.12.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRLMD403-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664564v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0291" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674359v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Charnay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tuis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681183v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Hadjar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gilliot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Charnay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2005046" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669355v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simunek" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutadeur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. van Genuchten" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681703v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yra" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2005.06.013" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P547D4KX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671459v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672537v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886307v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674918v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674706v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desbourdes-Coutadeur" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676199v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682094v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicole" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677870v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675176v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souiller" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Madrigal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587139v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benoit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679158v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Touma" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676103v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673750v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674921v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670760v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674809v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680547v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697191v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690884v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692130v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127831v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501357v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554433v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5862" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608276v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmati" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Batlle Aguilar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552750v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovic" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst H. Gerke" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840982v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romi&#263;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378296v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Romi&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551944v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551935v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378299v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01101349v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743482v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01292171v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Nsir" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629843v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger Charnay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saintenoy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831418v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585599v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L. Bel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Michelin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004348v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Vaudour" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. de Junet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189722v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Junet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744900v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628864v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192129v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01192407v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chaplain" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192416v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192296v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191943v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Fabra Aguilera" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191980v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409974v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vanderborght" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemna" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192303v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934050v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934073v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409972v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192297v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934035v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191926v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934026v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933997v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933986v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933978v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763426v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581336v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adamiade" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832724v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758696v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828222v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763204v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765214v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01908513v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552844v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182813v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441600v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803921v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616625v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Doublet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627256v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Doublet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805329v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Rampon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192347v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934011v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934008v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828472v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernomd" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05594134v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Michelin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/agropedologie/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600471v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394361809" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192310v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruellan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834096v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Calvet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225714v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/agropedologie/?/61181" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9185.ch1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05274027v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973888v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394361809.ch1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809.ch1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261701v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858609v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brechemier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536561v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felippe de Alencastro" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.gp/books?id=vJutCQAAQBAJ&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ViewAPI&amp;amp;redir_esc=y#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955377v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16500-83" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192402v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826097v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090203v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829420v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louchart" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832286v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Normand" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouvet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413209v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hippolyte" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mallet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299322v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499416v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831417v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585747v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brechet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601386v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molla" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274652v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584466v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192304v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>