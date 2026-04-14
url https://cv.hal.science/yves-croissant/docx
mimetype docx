--- v0 (2026-03-20)
+++ v1 (2026-04-14)
@@ -271,78 +271,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Vol. 71 (4), pp.597-621. </w:t>
+              <w:t xml:space="preserve">, 2020, 71 (4), pp.597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.pr2.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571025v1</w:t>
+                <w:t xml:space="preserve">hal-03348266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation mondiale de la production et différenciation de la demande dans un MEGC : proposition méthodologique</w:t>
               </w:r>
@@ -388,78 +388,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 71 (4), pp.597. </w:t>
+              <w:t xml:space="preserve">, 2020, Vol. 71 (4), pp.597-621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.pr2.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348266v1</w:t>
+                <w:t xml:space="preserve">hal-04571025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of the Box-Cox transformation in censored and truncated regression models</w:t>
               </w:r>
@@ -3668,51 +3668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03019603v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Croissant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v095.i11" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571025v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Garabedian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulfikar Mehoumoud Issop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0147" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348266v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03347607v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Carlevaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MAS-200488" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03546560v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04286086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pons" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2014.11.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RP170W4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Canton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2012.730133" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026420v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2012.01.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733337v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.112.0149" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01245303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Zeileis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v034.i01" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-008-9390-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00336140v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-007-2014-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01245304v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Millo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v027.i02" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/hal-00334363v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Kreimer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3152/030234208X329130" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288014v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnafous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vornetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean-Pierre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.683.0335" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348264v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Binet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6112" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349931v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parmentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122887v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03347600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01699532v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04286095v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Traisnel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindjid Ma&#239;zia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03666000v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tappe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:42db84af29868a7756cbf66d3cb6bd9e666c6044;origin=https://hal.archives-ouvertes.fr/hal-03666000;visit=swh:1:snp:56014104d53388453f5daa35c1502391cc88d364;anchor=swh:1:rel:6984eeee0fd13203f334a5d71c4cb8366646e33b;path=/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03019603v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Croissant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v095.i11" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348266v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Garabedian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulfikar Mehoumoud Issop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0147" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571025v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03347607v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Carlevaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MAS-200488" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03546560v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04286086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pons" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2014.11.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RP170W4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Canton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2012.730133" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026420v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2012.01.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733337v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.112.0149" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01245303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Zeileis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v034.i01" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-008-9390-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00336140v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-007-2014-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01245304v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Millo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v027.i02" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/hal-00334363v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Kreimer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3152/030234208X329130" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288014v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnafous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vornetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean-Pierre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.683.0335" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348264v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Binet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6112" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349931v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parmentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122887v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03347600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01699532v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04286095v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Traisnel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindjid Ma&#239;zia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03666000v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tappe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:42db84af29868a7756cbf66d3cb6bd9e666c6044;origin=https://hal.archives-ouvertes.fr/hal-03666000;visit=swh:1:snp:56014104d53388453f5daa35c1502391cc88d364;anchor=swh:1:rel:6984eeee0fd13203f334a5d71c4cb8366646e33b;path=/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>