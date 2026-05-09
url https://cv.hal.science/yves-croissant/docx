--- v1 (2026-04-14)
+++ v2 (2026-05-09)
@@ -127,499 +127,499 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mlogit: Random Utility Models in R</w:t>
+                <w:t xml:space="preserve">Fragmentation mondiale de la production et différenciation de la demande dans un MEGC : proposition méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Garabedian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoulfikar Mehoumoud Issop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18637/jss.v095.i11⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vol. 71 (4), pp.597-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019603v1</w:t>
+                <w:t xml:space="preserve">hal-04571025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation mondiale de la production et différenciation de la demande dans un MEGC : proposition méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Garabedian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoulfikar Mehoumoud Issop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 71 (4), pp.597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.pr2.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation mondiale de la production et différenciation de la demande dans un MEGC : proposition méthodologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of the Box-Cox transformation in censored and truncated regression models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Carlevaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Croissant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Hermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Model Assisted Statistics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.197-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/MAS-200488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0147⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04571025v1</w:t>
+                <w:t xml:space="preserve">hal-03347607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of the Box-Cox transformation in censored and truncated regression models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">mlogit: Random Utility Models in R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Croissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model Assisted Statistics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (3), pp.197-214. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (11), pp.1-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/MAS-200488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18637/jss.v095.i11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347607v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts macro-économiques d’une politique de modification de l’octroi de mer à La Réunion à recettes fiscales locales constantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Garabedian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoulfikar Mehoumoud Issop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre du CEMOI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -644,77 +644,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique tarifaire de l’Union européenne dans l’océan Indien. Le cas de l’octroi de mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoulfikar Mehoumoud Issop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Garabedian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Croissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2518,64 +2518,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des niveaux de vie et de qualification dans les DOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Garabedian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoulfikar Mehoumoud Issop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2626,90 +2626,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des niveaux de vie et de qualification dans les DOM : une analyse par les MCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Garabedian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoulfikar Mehoumoud Issop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59e colloque ASRDLF "Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEMOI; Université de La Réunion, Jun 2023, LE TAMPON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2747,77 +2747,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Départements d'Outre-mer français, Une analyse économique comparative à partir des Matrices de Comptabilité Sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Garabedian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Garabedian</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoulfikar Mehoumoud Issop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3151,77 +3151,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet OMEGA Outre-mer : Modèles d'équilibre Général Appliqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Garabedian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoulfikar Mehoumoud Issop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3668,51 +3668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03019603v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Croissant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v095.i11" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348266v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Garabedian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulfikar Mehoumoud Issop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0147" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571025v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03347607v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Carlevaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MAS-200488" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03546560v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04286086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pons" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2014.11.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RP170W4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Canton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2012.730133" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026420v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2012.01.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733337v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.112.0149" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01245303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Zeileis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v034.i01" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-008-9390-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00336140v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-007-2014-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01245304v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Millo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v027.i02" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/hal-00334363v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Kreimer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3152/030234208X329130" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288014v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnafous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vornetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean-Pierre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.683.0335" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348264v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Binet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6112" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349931v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parmentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122887v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03347600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01699532v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04286095v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Traisnel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindjid Ma&#239;zia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03666000v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tappe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:42db84af29868a7756cbf66d3cb6bd9e666c6044;origin=https://hal.archives-ouvertes.fr/hal-03666000;visit=swh:1:snp:56014104d53388453f5daa35c1502391cc88d364;anchor=swh:1:rel:6984eeee0fd13203f334a5d71c4cb8366646e33b;path=/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571025v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Croissant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Garabedian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulfikar Mehoumoud Issop" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0147" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03347607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Carlevaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MAS-200488" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03019603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v095.i11" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03546560v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04286086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pons" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2014.11.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RP170W4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Canton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2012.730133" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026420v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2012.01.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733337v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.112.0149" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01245303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Zeileis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v034.i01" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-008-9390-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00336140v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-007-2014-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01245304v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Millo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v027.i02" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/hal-00334363v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Kreimer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3152/030234208X329130" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288014v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnafous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vornetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean-Pierre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.683.0335" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348264v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Binet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6112" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349931v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parmentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122887v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03347600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01699532v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04286095v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Traisnel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindjid Ma&#239;zia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03666000v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tappe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:42db84af29868a7756cbf66d3cb6bd9e666c6044;origin=https://hal.archives-ouvertes.fr/hal-03666000;visit=swh:1:snp:56014104d53388453f5daa35c1502391cc88d364;anchor=swh:1:rel:6984eeee0fd13203f334a5d71c4cb8366646e33b;path=/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>