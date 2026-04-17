--- v0 (2026-03-16)
+++ v1 (2026-04-17)
@@ -2992,165 +2992,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02470578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser la citoyenneté avec Durkheim : force et faiblesse d’une approche sociologique fondatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Déloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : La postérité de l’œuvre de Durkheim (1858-1917), cent ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Émile Durkheim, Jun 2017, Bordeaux - Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02275080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La sociologie durkheimienne de la citoyenneté : apports et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Déloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Limites de la société / Frontières de la sociologie. Quels renouvellements pour la discipline sociologique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société franco-japonaise de sociologie; Association japonaise d’études durkheimiennes, Sep 2017, Tokyo, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02329653v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02275080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie durkheimienne et l’histoire : Durkheim peut-il être considéré comme un précurseur de la sociologie historique contemporaine</w:t>
               </w:r>
@@ -5588,221 +5588,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03554339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser la citoyenneté avec Durkheim. Forces et faiblesses d’une approche sociologique fondatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Déloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles-Henry Cuin; Ronan Hervouet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Durkheim aujourd'hui [colloque international "La postérité de l’œuvre d’Émile Durkheim (1858-1917) cent ans après", organisé par le Centre Émile-Durkheim (UMR 5116), à Bordeaux (Université de Bordeaux et Sciences-Po Bordeaux), du 1er au 3 juin 2017]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.241-257, 2018, Le Lien social, 978-2-13-080052-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.cuin.2018.01.0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01897596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Acte de vote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Déloye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Voutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Michel; Sandrine Lévêque; Jean-Gabriel Contamin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres avec Michel Offerlé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-21, 2018, 978-2-36512-198-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02349342v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-01897596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troisième partie. Introduction : Adaptations, recyclage et usages politiques des disciplines scolaires</w:t>
               </w:r>
@@ -5946,626 +5946,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01709931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Se présenter pour représenter. Enquête sur les professions de foi électorales de 1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Déloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Offerlé (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La profession politique (XIXe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.279-304, 2017, Alpha, 978-2-410-00753-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01547656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Elections matter!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Déloye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nonna Mayer; Yves Déloye (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyses électorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Bruylant, pp.7-10, 2017, Traités de science politique, 9782802755715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bru.deloy.2017.01.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Politisation : temporalités et échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Déloye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Fillieule; Florence Haegel; Camille Hamidi; Vincent Tiberj (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie plurielle des comportements politiques : je vote, tu contestes, elle cherche..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences Po, Les Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.323-345, 2017, Académique, 9782724620153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/scpo.filli.2017.01.0321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Introduction. Elections matter!</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie historique du vote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Déloye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Nonna Mayer; Yves Déloye (dir.). </w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ihl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Déloye; Nonna Mayer (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyses électorales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Bruylant, pp.7-10, 2017, Traités de science politique, 9782802755715. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bru.deloy.2017.01.0007⟩</w:t>
+              <w:t xml:space="preserve">, Bruylant, pp.595-644, 2017, Traités de science politique, 978-2-8027-5571-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bru.deloy.2017.01.0597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Yves Déloye; Nonna Mayer (dir.). </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01609972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les États modernes piliers de l'ordre international ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Déloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Badie; Dominique Vidal (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyses électorales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Qui gouverne le monde ? L’état du monde 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.59-69, 2016, L'état du monde, 978-2-7071-9098-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01368553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peur du grand nombre. La &amp;quot;science électorale&amp;quot; contre la démocratie représentative dans la France de la IIIe République (1890-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Déloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lisa Bogani; Julien Bouchet; Philippe Bourdin; Jean-Claude Caron (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La République à l’épreuve des peurs : de la Révolution à nos jours [Colloque "La citoyenneté républicaine à l’épreuve des peurs : discours, pratiques et réceptions, de la Révolution à nous jours" organisé par l'Université Blaise Pascal à Clermond-Ferrand du 12-13 février 2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.137-148, 2016, Histoire, 978-2-7535-4953-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.47372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01362826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cidadania europeia sob o prisma de suas fronteiras [ou] como pensar o pertencimento politico em um mundo pos-westfaliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Déloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcia Naxara; Izabel Marson; Marion Brepohl (orgs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indiferenças. Percepçoes politicas e persursos de um sentimento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editora Intermeios, pp.39-55, 2016, 978-85-8499-031-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01343338v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">halshs-01362826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A arrogância do político</w:t>
               </w:r>
@@ -6618,182 +6618,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02543365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La thématique élitiste en science politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Déloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Coste; Stéphane Minvielle; François-Charles Mougel (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le concept d'élites en Europe de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp.119-130, 2014, 9782858924189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.msha.18859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00941225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir de l’État en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Déloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Vincent Holeindre (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir. Concepts, lieux, dynamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Sciences Humaines, pp.55-61, 2014, 978-2-36106-042-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01115705v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00941225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -7630,182 +7630,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'économie politique des sentiments. Éléments pour une anthropologie de la démocratie. Relecture d'Alexis de Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Déloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sentiments et le politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p. 55-69, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Report on the Situation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Déloye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Klingemann (H.-D.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The State of Political Science in Western Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Barbara Budrich Publishers, pp.137-162, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00291246v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00363916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le SAC : un groupe de pression du gaullisme conservateur dans les années 68</w:t>
               </w:r>
@@ -9016,51 +9016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05343147v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#233;loye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04453299v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.158.0087" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230966v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.8316" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03768976v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/his.v70i2.85358" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671676v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.715.0847" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.127.0059" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.195.0028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160430v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.hs01.0513" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.831.0705" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spsr.12086" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688673v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.327.0046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799400v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014962ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Joignant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.193.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.193.0037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.613.0554t" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.hs06.0135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459856v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2008.12" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363926v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.697.0484" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088048v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470595v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470578v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02321509v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979141v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979196v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950273v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547091v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694021v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bacot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-metaphore-en-politique/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gorce" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-quand_la_langue_politique_fourche_lapsus_erreurs_et_malentendus_paul_bacot_yves_deloye_gaetan_gorce-9782140335860-77271.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel de Waele" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/politique-comparee-2018-9782802760771.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617296v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Sociologie_historique_du_politique-9782707196477.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.deloy.2017.01" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Haroche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bahia Lopes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arq.ufmg.br/nehcitj/arquivos/2015/arrogancia/Ebook.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baumgarten" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birnbaum" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;z&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maurer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.deloy.2014.01" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836548v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349458v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285913v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Badie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruter Michael" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148755v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georgakakis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rolland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289155v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087833v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociologie/1054-sur-letat-parlementaire-rencontres-avec-bernard-lacroix.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57646" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Extinction_de_vote" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02349342v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Voutat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres-numeriques/519-pdf-rencontres-avec-michel-offerle.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897596v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Durkheim_aujourdhui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.cuin.2018.01.0241" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166521" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709931v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781526416513.n3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02370798v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100723590" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2017.01.0321" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547656v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404482v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bru.deloy.2017.01.0007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609972v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bru.deloy.2017.01.0597" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343338v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368553v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362826v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47372" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115705v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941225v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.18859" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414403v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.deloy.2014.01.0013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824589v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199209194.013.0031" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869913v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799428v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824581v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764290v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718728v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.128757" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643275v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781412959636.n65" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363838v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363901v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291246v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363916v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877878v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286745v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286747v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291255v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543539v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.barus.2002.01.0498" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538137v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/catalogue/la-democratie-en-france-1-ideologies/9782070740666" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410078v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04740354v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Louer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boutoulle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oblet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Crouzier-Roland" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05343147v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#233;loye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04453299v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.158.0087" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230966v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.8316" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03768976v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/his.v70i2.85358" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671676v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.715.0847" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.127.0059" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.195.0028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160430v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.hs01.0513" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.831.0705" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spsr.12086" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688673v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.327.0046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799400v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014962ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Joignant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.193.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.193.0037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.613.0554t" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.hs06.0135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459856v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2008.12" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363926v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.697.0484" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088048v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470595v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470578v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275080v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02321509v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979141v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979196v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950273v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547091v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694021v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bacot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-metaphore-en-politique/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gorce" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-quand_la_langue_politique_fourche_lapsus_erreurs_et_malentendus_paul_bacot_yves_deloye_gaetan_gorce-9782140335860-77271.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel de Waele" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/politique-comparee-2018-9782802760771.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617296v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Sociologie_historique_du_politique-9782707196477.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.deloy.2017.01" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Haroche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bahia Lopes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arq.ufmg.br/nehcitj/arquivos/2015/arrogancia/Ebook.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baumgarten" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birnbaum" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;z&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maurer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.deloy.2014.01" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836548v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349458v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285913v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Badie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruter Michael" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148755v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georgakakis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rolland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289155v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087833v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociologie/1054-sur-letat-parlementaire-rencontres-avec-bernard-lacroix.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57646" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Extinction_de_vote" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Durkheim_aujourdhui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.cuin.2018.01.0241" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02349342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Voutat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres-numeriques/519-pdf-rencontres-avec-michel-offerle.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166521" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709931v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781526416513.n3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547656v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404482v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bru.deloy.2017.01.0007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02370798v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100723590" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2017.01.0321" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609972v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bru.deloy.2017.01.0597" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368553v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362826v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47372" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343338v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941225v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.18859" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115705v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414403v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.deloy.2014.01.0013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824589v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199209194.013.0031" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869913v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799428v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824581v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764290v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718728v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.128757" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643275v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781412959636.n65" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363838v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363901v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363916v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291246v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877878v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286745v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286747v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291255v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543539v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.barus.2002.01.0498" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538137v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/catalogue/la-democratie-en-france-1-ideologies/9782070740666" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410078v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04740354v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Louer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boutoulle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oblet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Crouzier-Roland" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>