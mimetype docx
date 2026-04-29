--- v0 (2026-03-21)
+++ v1 (2026-04-29)
@@ -65,51 +65,51 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Directeur de Recherche au CNRS et Professeur Invité à l'Université du Sud Danemark (SDU), Yves Demazeau est EurAI Fellow et Doctor Honoris Causa de SDU. Il est l’un des fondateurs du domaine des Systèmes Multi-Agents (SMA), l’un des dix thèmes de l’Intelligence Artificielle (IA), dans lequel il exerce depuis 44 ans. Il y est reconnu pour ses applications originales dans de nombreux domaines : aide à la personne, gestion de l’énergie, information géographique, jeux interactifs, modélisation financière, robotique autonome, robotique bio-inspirée, soutien à la création artistique, télécommunications, traitement de la langue, vision par ordinateur, web intelligence. Ses activités de recherche théoriques actuelles en IA portent sur : centrage utilisateur, conception éthique, passage à l’échelle. Ses domaines d’application privilégiés en cours sont : adaptation de sites web, essaims de drones, guerre cognitive. Certains de ses travaux sont menés en collaboration interne au LIG, d’autres avec SDU (DK-Odense), UM1 (MA-Oujda), et UNICEN (AR-Tandil). Il a enseigné les SMA en Europe, en Amérique du Sud et en Afrique du Nord. Il a orchestré la série des conférences PAAMS de 2009 à 2020. Il a été Président de l'Association Française pour l’Intelligence Artificielle (AFIA) de 2011 à 2020 et a orchestré les Plates-Formes Intelligence Artificielle (PFIA) de 2013 à 2021. Il exerce des activités de conseil auprès de A2I Systems (DK-Odense) depuis 2012.</w:t>
+        <w:t xml:space="preserve">Directeur de Recherche au Centre National de la Recherche Scientifique (CNRS) et Professeur Invité à l'Université du Sud Danemark (SDU), Yves Demazeau est EurAI Fellow et Doctor Honoris Causa de SDU. Il est l’un des fondateurs du domaine des Systèmes Multi-Agents (SMA), l’un des dix thèmes de l’Intelligence Artificielle (IA), thème dans lequel il exerce depuis 40 ans. Il y est reconnu pour ses applications originales dans de nombreux domaines : aide à la personne, gestion de l’énergie, information géographique, jeux interactifs, modélisation financière, robotique autonome, robotique bio-inspirée, soutien à la création artistique, télécommunications, traitement de la langue, vision par ordinateur, web intelligence. Ses activités de recherche théoriques actuelles en IA portent sur: conception éthique, passage à l’échelle. Ses domaines d’application privilégiés en cours sont: essaims de drones, guerre cognitive. Certains de ses travaux sont menés en collaboration interne au LIG, d’autres avec Bordeaux INP (FR-Bordeaux) et SDU (DK-Odense). Il a enseigné les SMA en Europe, en Amérique du Sud et en Afrique du Nord. Il a orchestré la série des conférences PAAMS de 2009 à 2020. Il a été Président de l'Association Française pour l’Intelligence Artificielle (AFIA) de 2011 à 2020 et a orchestré les Plates-Formes Intelligence Artificielle (PFIA) de 2013 à 2021. Il exerce des activités de conseil auprès de A2I Systems (DK-Odense) depuis 2012.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -2831,428 +2831,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-Based Simulation of Implicit Demand Response Adoption for Water Distribution System Reservoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magnus Vaerbak</w:t>
+                <w:t xml:space="preserve">Agent-based Modeling for Optimizing CO2 Reduction in Commercial Greenhouse Production with the Implicit Demand Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoffer Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Ma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristoffer Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Nørregaard Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE/SICE International Symposium on System Integration (SII)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th IEEJ International Workshop on Sensing, Actuation, Motion Control, and Optimization, SAMCON 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508841v1</w:t>
+                <w:t xml:space="preserve">hal-03051658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based Modeling of Climate and Electricity Market Impact on Commercial Greenhouse Growers’ Demand Response Adoption</w:t>
+                <w:t xml:space="preserve">Agent-based Simulation Design for Technology Adoption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoffer Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Værbak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Nørregaard Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 RIVF International Conference on Computing and Communication Technologies (RIVF)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RIVF48685.2020.9140789⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE/SICE International Symposium on System Integration (SII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Honolulu, United States. pp.873-878, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SII46433.2020.9025823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903472v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based Simulation Design for Technology Adoption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agent-Based Simulation of Implicit Demand Response Adoption for Water Distribution System Reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Vaerbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoffer Christensen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magnus Værbak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Nørregaard Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE/SICE International Symposium on System Integration (SII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2020, Honolulu, United States. pp.873-878, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SII46433.2020.9025823⟩</w:t>
+              <w:t xml:space="preserve">, Jan 2020, Honolulu, United States. pp.891-896, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SII46433.2020.9026279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508844v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based Modeling for Optimizing CO2 Reduction in Commercial Greenhouse Production with the Implicit Demand Response</w:t>
+                <w:t xml:space="preserve">Agent-based Modeling of Climate and Electricity Market Impact on Commercial Greenhouse Growers’ Demand Response Adoption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoffer Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Ma</w:t>
@@ -3270,73 +3261,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Nørregaard Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEJ International Workshop on Sensing, Actuation, Motion Control, and Optimization, SAMCON 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 RIVF International Conference on Computing and Communication Technologies (RIVF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Ho Chi Minh, Vietnam. pp.123-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RIVF48685.2020.9140789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051658v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MAS-Based Approach for POI Group Recommendation in LBSN</w:t>
               </w:r>
@@ -4628,248 +4628,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Agent-Based and Social Network Analysis Approaches to Recognition of Role Influence in Social Media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Zygmunt</w:t>
+                <w:t xml:space="preserve">A Semantic Approach for Managing Trust and Uncertainty in Distributed Systems Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fano Ramparany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Mondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Practical Applications of Agents and Multi-Agent Systems, PAAMS’16</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-39324-7_10⟩</w:t>
+              <w:t xml:space="preserve">21st International Conference on Engineering of Complex Computer Systems, ICECCS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates. pp.63-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECCS.2016.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187552v1</w:t>
+                <w:t xml:space="preserve">hal-02187550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Approach for Managing Trust and Uncertainty in Distributed Systems Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ravi Mondi</w:t>
+                <w:t xml:space="preserve">Combining Agent-Based and Social Network Analysis Approaches to Recognition of Role Influence in Social Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Gliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarosław Koźlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zygmunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Engineering of Complex Computer Systems, ICECCS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates. pp.63-70, </w:t>
+              <w:t xml:space="preserve">14th International Conference on Practical Applications of Agents and Multi-Agent Systems, PAAMS’16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Sevilla, Spain. pp.109-120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECCS.2016.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39324-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187550v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchange-rate Market, Deep Learning, and Agent Modelling</w:t>
               </w:r>
@@ -5273,456 +5273,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial crisis and global market couplings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Cao</w:t>
+                <w:t xml:space="preserve">Reasoning with Trust and Uncertainty Illustration in the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondi Ravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wei Zhu</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fano Ramparany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Data Science and Advanced Analytics, DSAA 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DSAA.2015.7344854⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE / WIC / ACM International Conference on Web Intelligence and Intelligent Agent Technology, WI-IAT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Singapore, Singapore. pp.125-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2015.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187558v1</w:t>
+                <w:t xml:space="preserve">hal-02187563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment for Telehealth Applications on Top of BDI4JADE</w:t>
+                <w:t xml:space="preserve">Patient Centric Ontology for Telehealth Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bjerring Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Hallenborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE / WIC / ACM International Conference on Web Intelligence and Intelligent Agent Technology, WI-IAT 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2015.95⟩</w:t>
+              <w:t xml:space="preserve">13th Conference on Smart Homes and Health Telematics, ICOST’15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Geneva, Switzerland. pp.244-255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19312-0_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187564v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning with Trust and Uncertainty Illustration in the Internet of Things</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Financial crisis and global market couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Demazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longbing Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondi Ravi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fano Ramparany</w:t>
+                <w:t xml:space="preserve">Wei Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE / WIC / ACM International Conference on Web Intelligence and Intelligent Agent Technology, WI-IAT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Singapore, Singapore. pp.125-128, </w:t>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Data Science and Advanced Analytics, DSAA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Singapour, Singapore. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2015.174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DSAA.2015.7344854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187563v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient Centric Ontology for Telehealth Domain</w:t>
+                <w:t xml:space="preserve">Environment for Telehealth Applications on Top of BDI4JADE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bjerring Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Hallenborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Smart Homes and Health Telematics, ICOST’15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Geneva, Switzerland. pp.244-255, </w:t>
+              <w:t xml:space="preserve">2015 IEEE / WIC / ACM International Conference on Web Intelligence and Intelligent Agent Technology, WI-IAT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Singapore, Singapore. pp.383-386, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-19312-0_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2015.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187559v1</w:t>
+                <w:t xml:space="preserve">hal-02187564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load Management Through Agent Based Coordination of Flexible Electricity Consumers</w:t>
               </w:r>
@@ -5812,77 +5812,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Trust-based Π-ATMS for the Future Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondi Ravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fano Ramparany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encontro Nacional de Intelligencia Artificial e Computacional, ENIAC’14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Sao Carlos, Brazil. pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5901,434 +5901,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Trust and Uncertainty for Distributed AI Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mondi Ravi</w:t>
+                <w:t xml:space="preserve">The Age of Confidentiality: A Review of the Security in Social Networks and Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Juan Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fano Ramparany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle, RJCIA’2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Symposium on Distributed Computing and Artificial Intelligence, DCAI’14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. pp.407-415, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07593-8_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189739v1</w:t>
+                <w:t xml:space="preserve">hal-02187567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Age of Confidentiality: A Review of the Security in Social Networks and Internet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Juan Sánchez</w:t>
+                <w:t xml:space="preserve">Managing Trust and Uncertainty for Distributed AI Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondi Ravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fano Ramparany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Distributed Computing and Artificial Intelligence, DCAI’14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle, RJCIA’2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07593-8_47⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02187567v1</w:t>
+                <w:t xml:space="preserve">hal-02189739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Agent-Based Cloud Platform for Security Services</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Sánchez-Martin</w:t>
+                <w:t xml:space="preserve">An Agent-Based Framework for Aggregation of Manageable Distributed Energy Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Clausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Nørregaard Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Active Security through Multi-Agent Systems, WASMAS’14</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07767-3_30⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Multi-Agent based Applications for Smart Grids and Sustainable Energy Systems, MASGES’14, PAAMS 2014 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. pp.214-225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07767-3_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187575v1</w:t>
+                <w:t xml:space="preserve">hal-02187574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Agent-Based Framework for Aggregation of Manageable Distributed Energy Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anders Clausen</w:t>
+                <w:t xml:space="preserve">An Agent-Based Cloud Platform for Security Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando de La Prieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Enrique Corredera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sánchez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bo Nørregaard Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multi-Agent based Applications for Smart Grids and Sustainable Energy Systems, MASGES’14, PAAMS 2014 Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. pp.214-225, </w:t>
+              <w:t xml:space="preserve">12th International Workshop on Active Security through Multi-Agent Systems, WASMAS’14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. pp.333-343, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07767-3_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07767-3_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187574v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethics and design of user-centered multi-agent systems</w:t>
               </w:r>
@@ -8038,288 +8038,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iRoute: Cognitive Support for Independent Living Using BDI Agent Deliberation</w:t>
+                <w:t xml:space="preserve">Middle Age Social Networks: A Dynamic Organizational Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shabbir Hossain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kasper Hallenborg</w:t>
+                <w:t xml:space="preserve">Laurent Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hautefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Practical Applications of Agents and Multiagent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-19931-8_6⟩</w:t>
+              <w:t xml:space="preserve">9th International Conference on Practical Applications of Agents and Multi-Agent Systems, PAAMS'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Salamanca, Spain. pp.211-216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19875-5_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950881v1</w:t>
+                <w:t xml:space="preserve">hal-00950879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Agent-Based Extensible Climate Control System for Sustainable Greenhouse Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Corfixen Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Nørregaard Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, pp.218-233, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-25044-6_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agents in the North Sea - The Case of Oil and Gas Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Lindegaard Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8348,229 +8374,203 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IADIS 2011 - International Conference on Intelligent Systems and Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, pp.77 - 81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Age Social Networks: A Dynamic Organizational Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Camps</w:t>
+                <w:t xml:space="preserve">iRoute: Cognitive Support for Independent Living Using BDI Agent Deliberation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabbir Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasper Hallenborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Practical Applications of Agents and Multi-Agent Systems, PAAMS'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Salamanca, Spain. pp.211-216, </w:t>
+              <w:t xml:space="preserve">Trends in Practical Applications of Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Salamanca, Spain. pp.41-50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-19875-5_27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19931-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950879v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User modeling for activity recognition and support in Ambient Assisted Living</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabbir Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8824,103 +8824,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle Age Social Networks : a dynamic organizational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Practical Applications of Agents and Multi-Agent Systems (PAAMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Salamanca, Spain. pp.211-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9074,51 +9074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLIC: An Agent-Based Interactive and Autonomous Piece of Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9172,174 +9172,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements for Supporting Individual Human Creativity in the Design Domain</w:t>
+                <w:t xml:space="preserve">Performance visualization of a transport multi-agent application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uta Lösch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Dugdale</w:t>
+                <w:t xml:space="preserve">Hussein Joumaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEC 2009 - 8th International Conference on Entertainment Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.210-215, </w:t>
+              <w:t xml:space="preserve">7th International Conference on Practical Applications of Agents and Multi-Agent Systems, PAAMS09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Salamanca, Spain. pp.188-196, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04052-8_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00487-2_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950936v1</w:t>
+                <w:t xml:space="preserve">hal-00788925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formal Notion of Objective Expectations in the Context of Multiagent systems Routines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rocha Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graçaliz Pereira Dimuro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9354,173 +9366,161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIA 2009 - New Trends in Artificial Intelligence, 14th Portuguese Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Aveiro, Portugal. pp.367-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance visualization of a transport multi-agent application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Joumaa</w:t>
+                <w:t xml:space="preserve">Requirements for Supporting Individual Human Creativity in the Design Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Lösch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Practical Applications of Agents and Multi-Agent Systems, PAAMS09</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-00487-2_20⟩</w:t>
+              <w:t xml:space="preserve">ICEC 2009 - 8th International Conference on Entertainment Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.210-215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04052-8_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00788925v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy preserving in a decentralized calendar management system</w:t>
               </w:r>
@@ -9696,77 +9696,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification des mécanismes organisationnels dans les réseaux d'agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFSMA 2009 - 17e Journées Francophones sur les Systèmes Multi-Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lyon, France. pp.79-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9791,77 +9791,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalization of a Trust Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 1st International Conference on Agents and Artificial Intelligence (ICAART'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Porto, Portugal. pp.408-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10109,321 +10109,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obligations with deadlines and maintained interdictions in privacy regulation frameworks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Piolle</w:t>
+                <w:t xml:space="preserve">Evaluation of Multi-Agent Systems: The case of Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Joumaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE/WIC/ACM International Conference on Intelligent Agent Technology (IAT'08)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 3rd International Conference on Information &amp; Communication Technologies: from Theory to Applications (ICTTA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Damascus, Syria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00423807v1</w:t>
+                <w:t xml:space="preserve">hal-00953626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transaction de Données Sensibles au sein d'un Système Multi-Agents Hippocratique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Crépin</w:t>
+                <w:t xml:space="preserve">Obligations with deadlines and maintained interdictions in privacy regulation frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Jacquenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones sur les systèmes multi-agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IEEE/WIC/ACM International Conference on Intelligent Agent Technology (IAT'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/WIC/ACM, Dec 2008, Sidney, Australia. pp.162-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIIAT.2008.168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374043v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00423807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Multi-Agent Systems: The case of Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Joumaa</w:t>
+                <w:t xml:space="preserve">Transaction de Données Sensibles au sein d'un Système Multi-Agents Hippocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jacquenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd International Conference on Information &amp; Communication Technologies: from Theory to Applications (ICTTA'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Damascus, Syria</w:t>
+              <w:t xml:space="preserve">Journées francophones sur les systèmes multi-agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.xxx-yyy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953626v1</w:t>
+                <w:t xml:space="preserve">hal-00374043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Logique pour Raisonner sur la Protection des Données Personnelles</w:t>
               </w:r>
@@ -11450,51 +11450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a formal model of multi-agent systems with dynamic organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rocha Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11961,51 +11961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13899,51 +13899,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy Preservation in a Decentralized Calendar System</w:t>
+                <w:t xml:space="preserve">Sensitive Data Transaction in Hippocratic Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
@@ -13958,125 +13958,125 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jacquenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Demazeau, Yves : Pavón, Juan : Corchado, Juan : Bajo, Javier. </w:t>
+              <w:t xml:space="preserve">Artikis, Alexander; Picard, Gauthier; Vercouter, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.529-537, 2009, Advances in Intelligent and Soft Computing, 978-3-642-00486-5. </w:t>
+              <w:t xml:space="preserve">Engineering Societies in the Agents World IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.85-101, 2009, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-00487-2_56⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02562-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00680361v1</w:t>
+                <w:t xml:space="preserve">emse-00644532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive Data Transaction in Hippocratic Multi-Agent Systems</w:t>
+                <w:t xml:space="preserve">Privacy Preservation in a Decentralized Calendar System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
@@ -14091,101 +14091,101 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jacquenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Artikis, Alexander; Picard, Gauthier; Vercouter, Laurent. </w:t>
+              <w:t xml:space="preserve">Demazeau, Yves : Pavón, Juan : Corchado, Juan : Bajo, Javier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Societies in the Agents World IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.85-101, 2009, Lecture Notes in Computer Science, </w:t>
+              <w:t xml:space="preserve">7th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.529-537, 2009, Advances in Intelligent and Soft Computing, 978-3-642-00486-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02562-4_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00487-2_56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00644532v1</w:t>
+                <w:t xml:space="preserve">emse-00680361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes Multi-Agents : Incitations et freins à la mise en œuvre.</w:t>
               </w:r>
@@ -15730,51 +15730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05482677v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P L&#243;pez-Goyez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonz&#225;lez-Briones" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app16031323" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Brahmi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Belouali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toumi Bouchentouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Hassini Alaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37284/eajit.6.1.1226" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun He" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Zhu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JCR.2021.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046034v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Prieto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de La Prieta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Corchado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.05.117" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2020.2977283" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Chamoso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Corchado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10124361" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Clausen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Umair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo N&#248;rregaard J&#248;rgensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112961" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zygmunt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Ko&#378;lak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Gliwa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stojkow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota &#379;uchowska&#8211;skiba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2020.102223" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2950437" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268957v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Jessen Schultz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Christensen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Vaerbak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12163200" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158136v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18051633" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Navarro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Corchado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.01.058" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60JX4RTK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mello Schnorr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WIA-2011-0215" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547335v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.695-715" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BVTZT0QG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.357-390" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-8GTF348B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.621-650" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G6F7KFRC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Hallenborg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ask Just" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42162-021-00163-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus V&#230;rbak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo N J&#248;rgensen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42162-021-00158-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42162-021-00160-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508841v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII46433.2020.9026279" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF48685.2020.9140789" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII46433.2020.9025823" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964868v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Schiaffino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Godoy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andr&#233;s D&#237;az Pace" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49778-1_19" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897446v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lohja" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158135v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo J&#248;rgensen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007761101790186" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874977v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Verbak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SHIRCON48091.2019.9024880" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875017v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SHIRCON48091.2019.9024889" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158141v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92639-1_32" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata &#379;abi&#324;ska" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94580-4_16" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187530v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Galeshchuk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BESC.2017.8256358" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187548v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bajo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59930-4_4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187556v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187551v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bjerring Jorgensen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI.2016.25" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187552v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39324-7_10" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187550v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Mondi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2016.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Derakhshan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frodi Hammer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39324-7_23" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187553v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Villavicencio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andres Diaz-Pace" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Monteserin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39324-7_19" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Vissing Jorgensen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hallam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2015.238" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187558v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longbing Cao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2015.7344854" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187564v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2015.95" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187563v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondi Ravi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2015.174" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187559v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19312-0_20" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189735v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189739v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187567v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Juan S&#225;nchez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07593-8_47" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187575v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Corredera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S&#225;nchez-Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07767-3_30" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187574v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07767-3_20" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187577v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETHICS.2014.6893397" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187576v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren J&#248;rgensen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08864-8_9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187573v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J&#248;rgensen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07767-3_8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187570v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187571v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.136" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187566v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRACIS.2014.32" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881313v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947932v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Lindegaard Mikkelsen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0_15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HZK96SQ7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947930v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Rentler N&#230;umann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0_32" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SKZR0F80-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918435v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0_14" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7S0LG0D2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918433v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.138" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918437v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947931v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0_31" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NLMNLLLS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950715v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valente" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28795-4_3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0VS3VG3P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950714v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Corfixen S&#248;rensen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M4ZT582X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353322v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950881v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabbir Hossain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19931-8_6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZFDF5MX7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950880v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Klein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25044-6_18" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T8KMXW44-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950883v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950879v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacomme" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_27" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZT8L6QZR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950882v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788807v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788808v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984952v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531491v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13025-0_39" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KB21L472-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950907v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12384-9_4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950936v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta L&#246;sch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04052-8_22" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950937v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rocha Costa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;aliz Pereira Dimuro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788925v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Joumaa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00487-2_20" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KCLWC41C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374027v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425372v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950938v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950935v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374030v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374038v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423807v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIIAT.2008.168" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374043v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953626v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423797v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423802v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-891-5-863" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374033v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374059v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189971v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2006.59" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423731v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75524-1_20" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451630v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Melaye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Verrons" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11779568_79" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HWZXXHLW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189975v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huget" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2004.1343013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189973v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Koning" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189967v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Fianyo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Treuil" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10692956_16" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C4LB3N29-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189970v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189974v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sichman" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189786v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne St&#233;fanini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0034824" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WTWDF3H8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189972v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MFI.1994.398382" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189968v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Populaire" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353852v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afia.asso.fr/cnia_2021/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964840v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458049v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chanel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elfallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189744v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182988v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Gao" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guandong Xu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/xpl/conhome/8241555/proceeding" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189782v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Sainte Marie" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182987v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Li" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/xpl/conhome/7792521/proceeding" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182986v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Heng Chen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/xpl/conhome/7360266/proceeding" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947928v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Ishida" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950718v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg P. M&#252;ller" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Corchado Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bajo P&#233;rez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950878v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pechoucek" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950906v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dignum" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Corchuelo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12433-4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950905v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Corchado" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12384-9" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00951838v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950912v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pavon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00487-2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571110v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263846v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680361v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00487-2_56" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9CJ3R33T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00644532v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02562-4_5" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CXKHKZCT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498933v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Albert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189977v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Occello" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Baeijs" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iospress.nl/book/knowledge-engineering-and-agent-technology/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571116v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268902v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268953v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947933v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872483v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schnorr" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947934v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788019v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268955v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788814v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589987v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Skordas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00322886v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078701v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao-Luis Tavares" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05482677v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P L&#243;pez-Goyez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonz&#225;lez-Briones" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app16031323" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Brahmi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Belouali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toumi Bouchentouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Hassini Alaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37284/eajit.6.1.1226" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun He" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Zhu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JCR.2021.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046034v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Prieto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de La Prieta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Corchado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.05.117" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2020.2977283" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Chamoso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Corchado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10124361" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Clausen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Umair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo N&#248;rregaard J&#248;rgensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112961" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zygmunt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Ko&#378;lak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Gliwa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stojkow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota &#379;uchowska&#8211;skiba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2020.102223" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2950437" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268957v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Jessen Schultz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Christensen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Vaerbak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12163200" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158136v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18051633" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Navarro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Corchado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.01.058" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60JX4RTK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mello Schnorr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WIA-2011-0215" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547335v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.695-715" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BVTZT0QG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.357-390" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-8GTF348B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.621-650" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G6F7KFRC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Hallenborg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ask Just" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42162-021-00163-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus V&#230;rbak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo N J&#248;rgensen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42162-021-00158-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42162-021-00160-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508844v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII46433.2020.9025823" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII46433.2020.9026279" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903472v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF48685.2020.9140789" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964868v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Schiaffino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Godoy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andr&#233;s D&#237;az Pace" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49778-1_19" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897446v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lohja" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158135v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo J&#248;rgensen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007761101790186" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874977v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Verbak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SHIRCON48091.2019.9024880" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875017v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SHIRCON48091.2019.9024889" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158141v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92639-1_32" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata &#379;abi&#324;ska" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94580-4_16" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187530v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Galeshchuk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BESC.2017.8256358" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187548v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bajo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59930-4_4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187556v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187551v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bjerring Jorgensen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI.2016.25" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187550v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Mondi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2016.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39324-7_10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Derakhshan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frodi Hammer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39324-7_23" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187553v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Villavicencio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andres Diaz-Pace" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Monteserin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39324-7_19" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Vissing Jorgensen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hallam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2015.238" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187563v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondi Ravi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2015.174" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187559v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19312-0_20" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187558v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longbing Cao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2015.7344854" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187564v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2015.95" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189735v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187567v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Juan S&#225;nchez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07593-8_47" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189739v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187574v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07767-3_20" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187575v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Corredera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S&#225;nchez-Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07767-3_30" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187577v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETHICS.2014.6893397" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187576v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren J&#248;rgensen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08864-8_9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187573v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J&#248;rgensen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07767-3_8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187570v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187571v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.136" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187566v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRACIS.2014.32" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881313v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947932v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Lindegaard Mikkelsen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0_15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HZK96SQ7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947930v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Rentler N&#230;umann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0_32" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SKZR0F80-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918435v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0_14" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7S0LG0D2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918433v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.138" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918437v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947931v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0_31" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NLMNLLLS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950715v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valente" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28795-4_3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0VS3VG3P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950714v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Corfixen S&#248;rensen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M4ZT582X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353322v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950879v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacomme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_27" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZT8L6QZR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950880v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Klein" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25044-6_18" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T8KMXW44-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950883v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950881v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabbir Hossain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19931-8_6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZFDF5MX7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950882v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788807v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788808v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984952v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531491v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13025-0_39" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KB21L472-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950907v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12384-9_4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788925v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Joumaa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00487-2_20" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KCLWC41C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950937v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rocha Costa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;aliz Pereira Dimuro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950936v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta L&#246;sch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04052-8_22" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374027v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425372v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950938v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950935v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374030v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374038v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953626v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423807v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIIAT.2008.168" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374043v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423797v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423802v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-891-5-863" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374033v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374059v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189971v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2006.59" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423731v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75524-1_20" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451630v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Melaye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Verrons" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11779568_79" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HWZXXHLW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189975v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huget" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2004.1343013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189973v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Koning" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189967v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Fianyo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Treuil" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10692956_16" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C4LB3N29-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189970v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189974v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sichman" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189786v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne St&#233;fanini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0034824" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WTWDF3H8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189972v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MFI.1994.398382" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189968v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Populaire" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353852v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afia.asso.fr/cnia_2021/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964840v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458049v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chanel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elfallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189744v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182988v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Gao" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guandong Xu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/xpl/conhome/8241555/proceeding" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189782v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Sainte Marie" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182987v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Li" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/xpl/conhome/7792521/proceeding" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182986v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Heng Chen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/xpl/conhome/7360266/proceeding" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947928v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Ishida" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950718v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg P. M&#252;ller" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Corchado Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bajo P&#233;rez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950878v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pechoucek" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950906v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dignum" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Corchuelo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12433-4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950905v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Corchado" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12384-9" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00951838v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950912v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pavon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00487-2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571110v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263846v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00644532v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02562-4_5" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CXKHKZCT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680361v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00487-2_56" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9CJ3R33T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498933v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Albert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189977v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Occello" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Baeijs" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iospress.nl/book/knowledge-engineering-and-agent-technology/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571116v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268902v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268953v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947933v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872483v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schnorr" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947934v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788019v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268955v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788814v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589987v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Skordas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00322886v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078701v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao-Luis Tavares" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>