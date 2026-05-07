--- v0 (2026-03-06)
+++ v1 (2026-05-07)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-5353-4335</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">055447287</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,2533 +179,2533 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La cathédrale archiépiscopale d’Auch. Architecture d’un lieu de pouvoir »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Archéologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, (session 2023 : Lieux de pouvoir en Gascogne aux XIIIe et XIVe siècles), pp.21-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La collégiale Saint-Pierre de La Romieu. Lieu de mémoire et architecture du pouvoir »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Archéologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, (session 2023 : Lieux de pouvoir en Gascogne aux XIIIe et XIVe siècles), pp.239-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Montréal-du-Gers, église paroissiale Notre-Dame »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Archéologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, (session 2023 : Lieux de pouvoir en Gascogne aux XIIIe et XIVe siècles), pp.21-37</w:t>
+              <w:t xml:space="preserve">, 2025, (session 2023 : Lieux de pouvoir en Gascogne aux XIIIe et XIVe siècles), pp.327-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Notre-Dame de Paris et l’épaisseur des voûtes dans l’architecture gothique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182, pp.319-323</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dater Bellechaise. Chroniques du Mont Saint-Michel et chronologie architecturale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tabularia : Sources écrites des mondes normands médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Autour de la Bibliothèque virtuelle du Mont Saint-Michel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Of stone and mortar. Studying Notre-Dame Cathedral's core materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.46-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les voûtes de Notre-Dame de Paris dans l’architecture gothique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182, pp.307-309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Strasbourg, cathédrale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 420, pp.36-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la légende à l'histoire ? Retour sur la question des origines de l’abbaye du Mont Saint-Michel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39, pp.353-367</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’épaisseur des voûtes dans les cathédrales gothiques : Notre-Dame de Paris et Saint-Étienne de Sens »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Lambilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180, pp.344-349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris. Découverte à Notre-Dame. Réflexions sur la clef de voûte du bras sud du transept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (3), pp.301-304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03440245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notre-Dame brûle ! Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire. De l'Antiquité à nos jours. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57, pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notre-Dame de Paris et les prouesses du gothique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire. De l'Antiquité à nos jours. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57, pp.32-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un chef-d'oeuvre européen. La cathédrale de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 396, pp.38-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après l’incendie. Notre-Dame de Paris : bilan, réflexions, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177 (III), pp.211-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02374853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cathédrales gothiques. Une histoire à réécrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 396, pp.6-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace du pèlerinage et les circulations dans l'abbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 388, pp.28-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Merveille. Un espace monastique de l'époque gothique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 388, pp.36-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’abbaye cistercienne de Boquen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Archéologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, (session 2023 : Lieux de pouvoir en Gascogne aux XIIIe et XIVe siècles), pp.327-343</w:t>
+              <w:t xml:space="preserve">, 2017, pp.341-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nef. Le gothique rayonnant s'impose à Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire. De l'Antiquité à nos jours. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.20-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’abbaye de Beauport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Archéologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.353-379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois chefs-d'oeuvre d'architecture méconnus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire. De l'Antiquité à nos jours. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.46-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’église Notre-Dame de Lamballe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Archéologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.175-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guingamp, église Notre-Dame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Archéologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.235-249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tréguier, cathédrale Saint-Tugdual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Archéologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.251-276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’architecture gothique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tout le Mont-Saint-Michel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.54-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoportrait et représentation de soi au Moyen Âge : le cas de Matthieu d’Arras à la cathédrale de Prague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Autoportrait et représentation de l’individu, t. 122, fasc. 1, pp.41-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rma.221.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limoges, cathédrale Saint-Étienne. Le chevet rayonnant et le problème du gothique méridional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Archéologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, session 2014 : Haute-Vienne, pp.57-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sapin (dir.), Saint-Étienne d’Auxerre. La seconde vie d’une cathédrale. 7 ans de recherches pluridisciplinaires et internationales (2001-2007), Auxerre, Centre d’études médiévales d’Auxerre (CEMA) / Paris, Picard, 2011, 32 cm, 528 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.79-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02735391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage de Claude Andrault-Schmitt. - La cathédrale de Tours, La Crèche, Geste éditions, 2010, 291 p. ill.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.69-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’architecture gothique en Lorraine à la veille de la Renaissance : l’apport du dessin d’architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.257-269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une voûte à clef pendante du XIIIe siècle à Saint-Urbain de Troyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Monumental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 182, pp.319-323</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 171 (1), pp.11-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bulmo.2013.9519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Autour de la Bibliothèque virtuelle du Mont Saint-Michel</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00843488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu d'Arras et l'Alsace. Les relations architecturales entre les cathédrales de Strasbourg et Prague avant Peter Parler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société des amis de la cathédrale de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30, pp.19-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nef de la cathédrale de Strasbourg et l'architecture rayonnante : Une mise au point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société des amis de la cathédrale de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, XXVIII, pp.121-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voûtes d'ogives du Promenoir des moines au Mont-Saint-Michel et le problème de leur datation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Monumental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 182, pp.307-309</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 164 (4), pp.347-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bulmo.2006.1382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...1978 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2694,1383 +2715,1383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiter la chronologie de Notre-Dame de Paris : Une approche combinée de méthodes de datation absolue et relative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e séminaire scientifique et technique de l’Inrap. Datations « absolues » en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04910948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dater le chevet de Notre-Dame de Paris : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture de la France; MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Dillmann PH., Liévaux P., Magnien A., Regert M.,, Apr 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04778783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de la nef de Notre-Dame de Paris : nouvelles données chronologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ybert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Gallet</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e séminaire scientifique et technique de l’Inrap. Datations « absolues » en archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Orsay, France</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Ministère de la Culture de la France; Dillmann Ph., Liévaux P., Magnien A., Regert M., Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Yves Gallet</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04778791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en œuvre des élévations et des voûtes de Notre-Dame de Paris : bilan des recherches et des protocoles en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bernard</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Culture de la France; MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Dillmann PH., Liévaux P., Magnien A., Regert M.,, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Pierre à pierre III. Économie de la pierre aux périodes historiques entre Loire et Rhin, Ier s. av. J.-C. – XVIIe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Charleville-Mézières, Sedan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ybert</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de la piscine liturgique de Saint-Amant-de-Boixe (Charente)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaël Vignet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e rencontres médiévales de Trizay : Espace sacré, les aménagements liturgiques dans les monastères médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Trizay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02179163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avignon, Palais des papes. La voûte à clef pendante du porche des Champeaux et sa place dans l'architecture européenne aux XIVe et XVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès archéologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Archéologie, 2016, Avignon, France. pp.101-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quimper, cathédrale Saint-Corentin. L'architecture (XIIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">165e congrès archéologique de France (Finistère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Brest, France. pp.261-292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Finistère : histoire et art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">165e congrès archéologique de France (Finistère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Brest, France. pp.9-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pont-l'Abbé, église des Carmes. L'architecture mendiante en Cornouaille aux XIVe et XVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">165e congrès archéologique de France (Finistère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Brest, France. pp.229-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pointe Saint-Mathieu, abbaye saint-Mathieu. Les campagnes de construction des XIIIe et XIVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">165e congrès archéologique de France (Finistère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Brest, France. pp.209-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pont-Croix, église Notre-Dame-de-Roscuron. Réinvention du passé et ambition architecturale en contexte paroissial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">165e congrès archéologique de France (Finistère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Brest, France. pp.243-260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is there a German Decorated Style ? Reflections on the Church of St Catherine (Oppenheim) and German Gothic Architecture in the First Half of the 14th Century.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence annuelle de la British Archaeological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Mainz, Germany. pp.156-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Gothic 1250-1350 and the Paradigm of the Motet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Londres, United Kingdom. pp.29-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strasbourg, cathédrale. La nef.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">162e congrès archéologique de France (Strasbourg et Bas-Rhin).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Strasbourg, France. pp.185-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouen, abbatiale Saint-Ouen. Le chevet et l'architecture rayonnante au XIVe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">161e congrès archéologique de France (Rouen et Pays de Caux).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Rouen, France. pp.227-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’abbaye Saint-Jean-Baptiste du Jard, une fondation royale du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Timbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Ministère de la Culture de la France; Dillmann Ph., Liévaux P., Magnien A., Regert M., Apr 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et architecture à Melun au Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Melun, France. p. 201-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...931 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4080,167 +4101,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathédrales gothiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 396, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire. De l'Antiquité à nos jours. Hors-série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4250,421 +4271,421 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congrès archéologique de France (session 2015 : Côtes-d’Armor)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Heber-Suffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éliane Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société Française d’Archéologie, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bordeaux, primatiale d’Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Leulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Nuée Bleue, 2017, La grâce d’une cathédrale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Meunier</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">La Nuée Bleue, 2017, La grâce d’une cathédrale</w:t>
+                <w:t xml:space="preserve">halshs-01697660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cathédrale d'Évreux et l'architecture rayonnante, XIIIe – XIVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Franche-Comté, pp.400, 2015, Annales littéraires de l'Université de Franche-Comté, 978-2-84867-466-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Société Française d’Archéologie, 2017</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01369497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ex quadris lapidibus. La pierre et sa mise en oeuvre dans l'art médiéval : Mélanges d'Histoire de l'art offerts à Éliane Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, pp.550, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Franche-Comté, pp.400, 2015, Annales littéraires de l'Université de Franche-Comté, 978-2-84867-466-7</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastères du Moyen Âge autour de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Parigramme, pp.127, 2006, 978-2-84096-428-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4674,1624 +4695,1624 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Prague 1356 : Peter Parler versus Matthieu d’Arras ? Nouvelles perspectives sur les transferts artistiques et les débuts du gothique tardif en Europe centrale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacek Kowalski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Klasztor i Kolegiata. Studia z historii sztuki i literatury średniowiecznej. Couvent, monastère, collégiale. Études sur l’histoire de l’art et la littérature médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Poznań, Wydawnictwo Poznańskiego Towarzystwa Przyjaciół Nauk, pp.73-92, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Landévennec, Redon, Le Mont Saint-Michel. Topographie et architecture des abbayes de Bretagne et de l’Ouest du monde carolingien »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Lucette Evans; Paul Kenneth Evans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monastères, convergences et confrontations dans l’Ouest de l’Europe au Moyen Âge. Actes du colloque Anciennes Abbayes de Bretagne (Université de Toronto, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.87-104, 2023, Haut Moyen Âge, 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Acceptation et refus de la modernité stylistique dans l’architecture cistercienne. L’exemple de la Bretagne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Lucette Evans. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cistercians and Regular Canons in Medieval Western Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.335-350, 2022, Nottingham Medieval Studies 65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La cathédrale blessée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Dillmann; Pascal Liévaux; Aline Magnien; Martine Regert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notre-Dame de Paris. La science à l’œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cherche-Midi, pp.36-45, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.335-350, 2022, Nottingham Medieval Studies 65</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les voûtes, l’art du calcul et de la pierre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Dillmann; Pascal Liévaux; Aline Magnien; Martine Regert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notre-Dame de Paris. La science à l’œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cherche-Midi, pp.100-109, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Morel</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Le Cherche-Midi, pp.100-109, 2022</w:t>
+                <w:t xml:space="preserve">hal-05445397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayonne. Cloître de la cathédrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas historique de Bayonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 54, Editions Ausonius, pp.137-143, 2019, Atlas historique des villes de France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayonne. Cathédrale Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique de Bayonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 54, Editions Ausonius, pp.137-143, 2019, Atlas historique des villes de France</w:t>
+              <w:t xml:space="preserve">, 54, Editions Ausonius, pp.101-114, 2019, Atlas historique des villes de France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 54, Editions Ausonius, pp.101-114, 2019, Atlas historique des villes de France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Montreuil, architecte de la Sainte-Chapelle ? Généalogie d'une erreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcello Angheben, Pierre Martin, Eric Sparhubert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le monument médiéval. Mélanges offerts à Claude Andrault-Schmitt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.181-197, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.181-197, 2018</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d’une cathédrale archiépiscopale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bordeaux, primatiale d’Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Nuée Bleue, pp.229-251, 2017, La grâce d’une cathédrale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cathédrale de Reims et les cathédrales archiépiscopales à l’époque gothique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cathédrale de Reims (Actes du colloque international du Huitième centenaire de la cathédrale de Reims, 1211-2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse universitaire Paris-Sorbonne, pp.215-235, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cathédrale archiépiscopale de Bourges et sa place dans l’architecture gothique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irène Jourd’heuil; Sylvie Marchant; Marie-Hélène Priet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cathédrale de Bourges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.225-239, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01697699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, La Nuée Bleue, pp.229-251, 2017, La grâce d’une cathédrale</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations architecturales entre les cathédrales de Bourges et d’Orléans vers 1300</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irène Jourd’heuil; Sylvie Marchant; Marie-Hélène Priet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cathédrale de Bourges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.293-311, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presse universitaire Paris-Sorbonne, pp.215-235, 2017</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art et architecture en Bretagne à l’époque carolingienne : l’exemple de Landévennec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coumert, Magali et Tranvouez, Yvon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landévennec, les Vikings et la Bretagne. En hommage à Jean-Christophe Cassard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRBC-UBO, pp.61-78, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.293-311, 2017</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beauport : architecture, hiérarchie, circulations dans une abbaye prémontrée du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeanneau, Cédric </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un Scriptorium et son époque : les chanoines de Beauport et la société bretonne au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRBC, pp.253-264, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CRBC-UBO, pp.61-78, 2015</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’escalier d’Ulrich von Ensingen à la cathédrale de Strasbourg et ses rapports avec l’œuvre de Matthieu d’Arras à la cathédrale de Prague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chlíbec, Jan et Opačić, Zoë. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Setkávání. Studie o středověkém umění věnované Kláře Benešovské</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artefactum / ústav dějin umění, pp.97-109, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CRBC, pp.253-264, 2015</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chantier du gothique rayonnant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delannoy, Pascal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saint-Denis, dans l’éternité des rois et reines de France. La grâce d’une cathédrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Nuée Bleue, pp.73-93, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Artefactum / ústav dějin umění, pp.97-109, 2015</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin du chantier et le style rayonnant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Andrault-Schmitt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cathédrale Saint-Pierre de Poitiers : enquêtes croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geste éditions, pp.125-129, 2013, 978-2-36746-156-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions La Nuée Bleue, pp.73-93, 2015</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00927024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Medieval Ground Plan of the Wernerkapelle at Bacharach: Plan Number 6 verso in the Musée de l’Œuvre Notre-Dame at Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architecture, Liturgy and Identity. Liber amicorum Paul Crossley</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.147-156, 2011, Studies in Gothic Art</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Geste éditions, pp.125-129, 2013, 978-2-36746-156-4</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Ducs, l'argent, les hommes ? Observations sur la date présumée du chevet rayonnant de la cathédrale Saint-Corentin-de-Quimper (1239).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J-C Cassard, Y. Coativy, A. Gallicé, D. Le Page. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le prince, l'argent, les hommes au Moyen Age : mélanges offerts à Jean Kerhervé.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes (http://www.pur-editions.fr/), pp.103-116, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.147-156, 2011, Studies in Gothic Art</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Gothic 1250-1350 and the Paradigm of the Motet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Year 1300 and the Creation of a New European Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.29-38, 2007, Architectura Medii Aevi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes (http://www.pur-editions.fr/), pp.103-116, 2008</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La collégiale Notre-Dame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Förstel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Melun, une île, une ville : patrimoine urbain de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Patrimoine de l'Ile-de-France, pp.54-59, 2006, Cahiers du Patrimoine, 84, 978-2-90591-349-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.29-38, 2007, Architectura Medii Aevi</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opus anglicanum, opus francigenum ? le chevet de l'abbatiale de Redon et la diffusion du gothique rayonnant en Bretagne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Gasser; Ch. Freigang; B. Boerner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architektur und monumentalskulptur des 12.-14. jahrhunderts : produktion und rezeption = architecture et sculpture monumentale du 12e et 14e siècle : production et réception / Mélanges offerts à Peter Kurmann à l'occasion de son 65e anniversaire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.143-161, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6301,91 +6322,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agen. Cathédrale Saint-Étienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.140-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01697744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6395,165 +6416,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche pluriannuel 2018-2020 : la cathédrale Sainte-Croix d’Orléans (Loiret), site 45 234 025 AH, OA : 0612082. Rapport 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Senséby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LUHCIE - Laboratoire Universitaire Histoire Cultures Italie Europe. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6621,51 +6642,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A92D29D"/>
+    <w:nsid w:val="C6CD36FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6852,51 +6873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-gallet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5353-4335" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445301v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445351v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445244v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445252v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445398v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445387v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Lambilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440245v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468340v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697753v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.221.0041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02735391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178884v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843488v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2013.9519" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468681v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00481963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00481940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2006.1382" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04910948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778791v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04479729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Baillieul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Vignet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482425v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482433v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482461v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503663v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Timbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Agostino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Leulier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meunier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Heber-Suffrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Vergnolle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369497v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766137v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482421v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445383v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445393v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445390v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445397v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Morel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468390v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697682v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743480v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468687v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00481875v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468698v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482413v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482466v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697744v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sens&#233;by" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-gallet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5353-4335" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055447287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445301v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445351v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445244v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445252v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762304v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445241v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Lambilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440245v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468345v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697728v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697716v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697753v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.221.0041" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453133v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02735391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178884v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2013.9519" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468681v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00481963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00481940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2006.1382" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04910948v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778783v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778791v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04479729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Baillieul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179163v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Vignet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482445v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482442v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482395v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Timbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468707v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Heber-Suffrin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Vergnolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Agostino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Leulier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meunier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369497v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766137v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445271v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445383v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445390v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Morel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468390v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697682v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697699v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743417v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743407v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00481875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697744v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189582v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sens&#233;by" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>