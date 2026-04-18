--- v0 (2026-03-06)
+++ v1 (2026-04-18)
@@ -100,152 +100,152 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Brassica napus leaf metabolic diversity: leveraging machine learning for agronomic trait prediction</w:t>
+                <w:t xml:space="preserve">Comparative constraint-based modelling of fruit development across species highlights nitrogen metabolism in the growth- defence trade-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
+                <w:t xml:space="preserve">Beaumont Chloé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cassan Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laperche</w:t>
+                <w:t xml:space="preserve">Hilbert-Masson Ghislaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+                <w:t xml:space="preserve">Renaud Christel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16émes journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Saint Malo (FR), France</w:t>
+              <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412488v1</w:t>
+                <w:t xml:space="preserve">hal-04677435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into physiological responses of different grapevine varieties to Flavescence Dorée infection: an integrated approach</w:t>
               </w:r>
@@ -350,152 +350,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative constraint-based modelling of fruit development across species highlights nitrogen metabolism in the growth- defence trade-off</w:t>
+                <w:t xml:space="preserve">Unraveling Brassica napus leaf metabolic diversity: leveraging machine learning for agronomic trait prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beaumont Chloé</w:t>
+                <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassan Cédric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilbert-Masson Ghislaine</w:t>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Christel</w:t>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16émes journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677435v1</w:t>
+                <w:t xml:space="preserve">hal-05412488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining phenotypic, metabolome and proteome data to study maize response to a mild nitrogen deficit</w:t>
               </w:r>
@@ -984,536 +984,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of bud metabolites during dormancy in sweet cherry genotypes with contrasted chilling requirements</w:t>
+                <w:t xml:space="preserve">An overview of NMR applications in metabolite profiling of small molecules for plant metabolism studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Beauvieux</w:t>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Wenden</w:t>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Ballias</w:t>
+                <w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Christmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">R. Molinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Cherry Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2. International Plant Spectroscopy Conference (IPSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737043v1</w:t>
+                <w:t xml:space="preserve">hal-02786819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of NMR applications in metabolite profiling of small molecules for plant metabolism studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using metabolomic data to predict Maize yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Léa Roch</w:t>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Plant Spectroscopy Conference (IPSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">JOBIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786819v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using metabolomic data to predict Maize yield</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Dissecting G×E and QTL×E of maize yield in contrasting scenarios of light, heat and water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie J. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Kruijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.151</w:t>
+              <w:t xml:space="preserve">24. Eucarpia Maize and Sorghum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TUM School of Life Sciences Weihenstephan, Oct 2019, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565229v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting G×E and QTL×E of maize yield in contrasting scenarios of light, heat and water deficit</w:t>
+                <w:t xml:space="preserve">Dynamics of bud metabolites during dormancy in sweet cherry genotypes with contrasted chilling requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie J. Millet</w:t>
+                <w:t xml:space="preserve">Rémi Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willem Kruijer</w:t>
+                <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+                <w:t xml:space="preserve">Hélène Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Eucarpia Maize and Sorghum Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8. International Cherry Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Yamagata, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1235.56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154261v1</w:t>
+                <w:t xml:space="preserve">hal-02737043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide filtering differently affects the performances of XIC-based quantifcation methods</w:t>
               </w:r>
@@ -1538,51 +1538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1868,277 +1868,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is failure of reproductive development under water or heat stress due to C shortage ?</w:t>
+                <w:t xml:space="preserve">Flux balance modelling in developing tomato fruit: the respiration climacteric as an emergent property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Muller</w:t>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Luchaire</w:t>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Oury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEB Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740765v1</w:t>
+                <w:t xml:space="preserve">hal-02740471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux balance modelling in developing tomato fruit: the respiration climacteric as an emergent property</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is failure of reproductive development under water or heat stress due to C shortage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Nazaret</w:t>
+                <w:t xml:space="preserve">Nathalie Luchaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bénard</w:t>
+                <w:t xml:space="preserve">Vincent Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SEB Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740471v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf marker metabolites for low nitrogen stress in maize</w:t>
               </w:r>
@@ -2163,64 +2163,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe EPSO/FESPB 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
@@ -2368,4480 +2368,4480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using metabolomic approaches and modelling of central metabolic to study fleshy fruit quality</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High or low fructose? Consequences for sugar metabolism in peach fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Bénard</w:t>
+                <w:t xml:space="preserve">Elsa Desnoues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Symposium on Metabolomics in Mexico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Guadalajara, Mexico. 2 p</w:t>
+              <w:t xml:space="preserve">8. ISHS International Peach Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Matera, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800371v1</w:t>
+                <w:t xml:space="preserve">hal-02740591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating plant performance using metabolic phenotyping</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cellular and subcellular metabolomics reveal changes during tomato leaf development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence de Jaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Cocuron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FA 1306: The quest for tolerant varieties - Phenotyping at plant and cellular level</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, IPK Gatersleben, Germany</w:t>
+              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603501v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating drought resistance using metabolic phenotyping</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using metabolomic approaches and modelling of central metabolic to study fleshy fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DROPS – EUCARPIA Conference : Recent progress in drought tolerance from genetics to modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1. International Symposium on Metabolomics in Mexico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Guadalajara, Mexico. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603500v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and subcellular metabolomics reveal changes during tomato leaf development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating plant performance using metabolic phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">COST FA 1306: The quest for tolerant varieties - Phenotyping at plant and cellular level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, IPK Gatersleben, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740382v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High or low fructose? Consequences for sugar metabolism in peach fruit</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating drought resistance using metabolic phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. ISHS International Peach Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Matera, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">DROPS – EUCARPIA Conference : Recent progress in drought tolerance from genetics to modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740591v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit systems biology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Role of plant carbon status in yield components responses to elevated temperatures in microvine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Luchaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Rienth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tsukuba Global Science Week 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603502v1</w:t>
+                <w:t xml:space="preserve">hal-01506406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of plant carbon status in yield components responses to elevated temperatures in microvine</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fruit systems biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t>
+              <w:t xml:space="preserve">Tsukuba Global Science Week 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506406v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic studies on a highly complex trait in Sweet Cherry: tolerance to rain-induced fruit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique de métabolites en relation avec l’état de dormance des bougeons floraux chez le cerisier doux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Beauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome XXIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Colloque Francophone Phénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742464v1</w:t>
+                <w:t xml:space="preserve">hal-02743152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de métabolites en relation avec l’état de dormance des bougeons floraux chez le cerisier doux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+                <w:t xml:space="preserve">Fruit systems biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone Phénologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">IPMB 2015 - 11. International Congress of Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Igauçu Cataratas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743152v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit systems biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genomic studies on a highly complex trait in Sweet Cherry: tolerance to rain-induced fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lalanne-Tisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMB 2015 - 11. International Congress of Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Igauçu Cataratas, Brazil</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome XXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603499v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Phenotyping, in Quest of Serendipity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using developmental and diurnal compositional changes of tomato to study metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique BAP-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Pont Royal, France</w:t>
+              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792057v1</w:t>
+                <w:t xml:space="preserve">hal-02793195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métabolomique : un outil de la génomique fonctionnelle au service de la biologie des systèmes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ballias</w:t>
+                <w:t xml:space="preserve">Genetic architecture of quantitative responses to &amp;lt;em&amp;gt;Turnip Mosaic Virus&amp;lt;/em&amp;gt; (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Graveleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Congrès Jeunes Chercheurs de la SFBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jun 2014, Tours, France. 1 p</w:t>
+              <w:t xml:space="preserve">Réseau résistances durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801036v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association mapping fo quantitative responses to Turnip Mosaic Virus (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Caballero</w:t>
+                <w:t xml:space="preserve">Modelling fluxes and metabolic network analysis of developing tomato fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Génétique Quantitative dans les Populations Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Bordeaux Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601534v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using developmental and diurnal compositional changes of tomato to study metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">Fruit quality in sweet cherry: from QTLs to candidate genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Fouilhaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p</w:t>
+              <w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793195v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of quantitative responses to &amp;lt;em&amp;gt;Turnip Mosaic Virus&amp;lt;/em&amp;gt; (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Association mapping fo quantitative responses to Turnip Mosaic Virus (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Graveleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau résistances durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lauret, France</w:t>
+              <w:t xml:space="preserve">GDR Génétique Quantitative dans les Populations Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798441v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling fluxes and metabolic network analysis of developing tomato fruits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+                <w:t xml:space="preserve">La métabolomique : un outil de la génomique fonctionnelle au service de la biologie des systèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Mazat</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Computational Biology and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8e Congrès Jeunes Chercheurs de la SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jun 2014, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796388v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit quality in sweet cherry: from QTLs to candidate genes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic Phenotyping, in Quest of Serendipity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Journée Scientifique BAP-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Pont Royal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793254v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux métaboliques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Fruity data, juicy concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AllEnvi - "Modélisation multi-échelle des plantes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Institute's days at the MPIMP-Golm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802439v1</w:t>
+                <w:t xml:space="preserve">hal-02805469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association mapping of quantitative responses to &amp;lt;em&amp;gt;Turnip mosaic virus&amp;lt;/em&amp;gt; (TuMV) infection trait loci in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; through evaluation of biomass, viral accumulation, and metabolic profiles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Old school analytical biochemistry in the era of systems biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 12</w:t>
+              <w:t xml:space="preserve">Accliphot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811083v1</w:t>
+                <w:t xml:space="preserve">hal-02802824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal compositional changes of tomato fruit and leaf</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">Association mapping of quantitative responses to &amp;lt;em&amp;gt;Turnip mosaic virus&amp;lt;/em&amp;gt; (TuMV) infection trait loci in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; through evaluation of biomass, viral accumulation, and metabolic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Graveleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Biais</w:t>
+                <w:t xml:space="preserve">Mélodie Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Revers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803658v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining systems biology, genome resequencing and MAGIC population to decipher the genetic variation of tomato fruit quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Diurnal compositional changes of tomato fruit and leaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Solanaceae conference (SOL 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Beijing, China</w:t>
+              <w:t xml:space="preserve">Metabolomics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750138v1</w:t>
+                <w:t xml:space="preserve">hal-02803658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruity data, juicy concepts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Réseaux métaboliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institute's days at the MPIMP-Golm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">Colloque AllEnvi - "Modélisation multi-échelle des plantes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805469v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old school analytical biochemistry in the era of systems biology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Combining systems biology, genome resequencing and MAGIC population to decipher the genetic variation of tomato fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Desplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accliphot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">10. Solanaceae conference (SOL 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802824v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity, inheritance and integration of multi-level omic data in tomato fruit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the tomato fruit temperature on its growth and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pascual-Banuls</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nelly Desplat</w:t>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude L'Hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Diego, United States. pp.W643</w:t>
+              <w:t xml:space="preserve">2. Symposium on Horticulture in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Angers, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810053v1</w:t>
+                <w:t xml:space="preserve">hal-02747573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the tomato fruit temperature on its growth and composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bertin</w:t>
+                <w:t xml:space="preserve">Metabolomics data integration in tomato plant-fruit systems biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude L'Hôtel</w:t>
+                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium on Horticulture in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Angers, France. 1 p</w:t>
+              <w:t xml:space="preserve">Metabolomics-2012, International Conference and Exhibition on Metabolomics &amp; Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747573v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics data integration in tomato plant-fruit systems biology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Biais</w:t>
+                <w:t xml:space="preserve">A multi-Ievel omic approach of tomato fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Desplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Faurobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics-2012, International Conference and Exhibition on Metabolomics &amp; Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">2. Symposium on Horticulture in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803433v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-Ievel omic approach of tomato fruit quality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nelly Desplat</w:t>
+                <w:t xml:space="preserve">Ozone-induced detoxification processes in three &amp;lt;em&amp;gt;populus&amp;lt;/em&amp;gt; genotypes: metabolomic and molecular approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Faurobert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+                <w:t xml:space="preserve">M. Keski-Saari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keinanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kontunen Soppela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium on Horticulture in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">Joint International Conference “Biological Reactions of Forests to Climate Change and Air Pollution”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., May 2012, Kaunas, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748459v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional changes of tomato seeds during development and maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Harouna Kore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Nantes, France. p. 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone-induced detoxification processes in three &amp;lt;em&amp;gt;populus&amp;lt;/em&amp;gt; genotypes: metabolomic and molecular approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Keinanen</w:t>
+                <w:t xml:space="preserve">Genetic diversity, inheritance and integration of multi-level omic data in tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kontunen Soppela</w:t>
+                <w:t xml:space="preserve">Laura Pascual-Banuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Desplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cohen</w:t>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference “Biological Reactions of Forests to Climate Change and Air Pollution”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., May 2012, Kaunas, Lithuania</w:t>
+              <w:t xml:space="preserve">20. Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Diego, United States. pp.W643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745486v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation journalière de la composition métabolique de fruit de tomate en cours de maturation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
+                <w:t xml:space="preserve">The diversitiy of Oenococcus oeni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claisse O</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coton M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miot-Sertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Actes de colloques du 9e symposium international d’Œnologie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bordeaux, France. pp.290-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749748v1</w:t>
+                <w:t xml:space="preserve">hal-05261434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de la synthèse des protéines de réserve du grain de blé en réponse à la disponibilité en azote et soufre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools and applications in plant metabolomics at Bordeaux Metabolome Fluxome Facility (PMFB; http://www.bordeaux.inra.fr/umr619/NMR.htm)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversitiy of Oenococcus oeni</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Miot-Sertier</w:t>
+                <w:t xml:space="preserve">Integrated approaches for deciphering the mechanisms controlling fruit nutritional quality in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de colloques du 9e symposium international d’Œnologie de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bordeaux, France. pp.290-291</w:t>
+              <w:t xml:space="preserve">Colloque AI Fruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261434v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated approaches for deciphering the mechanisms controlling fruit nutritional quality in tomato</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+                <w:t xml:space="preserve">Variation journalière de la composition métabolique de fruit de tomate en cours de maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AI Fruit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804064v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR profiling and more for the characterization of melon genetic resources and melon fruit physiology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast and cheap metabolic phenotyping in plants using microplate technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+              <w:t xml:space="preserve">4. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754338v1</w:t>
+                <w:t xml:space="preserve">hal-02752517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications and tools in plant metabolomics at Bordeaux Metabolome-Fluxome Facility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ballias</w:t>
+                <w:t xml:space="preserve">C metabolism and plant growth under water deficit: chicken and egg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Piques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Salt &amp; Water Stress in Plants : from molecules to crops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Conferences (GRC). USA., Jun 2010, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757642v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and cheap metabolic phenotyping in plants using microplate technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intra and interspecific biochemical phenotyping of Vitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Doumouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752517v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant metabolomics at Bordeaux Metabolome-Fluxome Facility. Tools and applications at PMFB</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Quintana</w:t>
+                <w:t xml:space="preserve">A role for carbon metabolism in plant growth response to soil water deficit? An integrated perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">SEB Main Meeting 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756773v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for carbon metabolism in plant growth response to soil water deficit? An integrated perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Stitt</w:t>
+                <w:t xml:space="preserve">Plant metabolomics at Bordeaux Metabolome-Fluxome Facility. Tools and applications at PMFB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEB Main Meeting 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">4. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751275v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and cheap metabolic phenotyping for functional genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indo French Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Lucknow, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic variability among wild Vitis species: a tool to study some mechanisms underlying berry development and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6886,902 +6886,902 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres Annuelles de l'ISVV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Sciences de la Vigne et du Vin (ISVV). FRA., Jul 2010, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C metabolism and plant growth under water deficit: chicken and egg</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Muller</w:t>
+                <w:t xml:space="preserve">Biochemical phenotyping of Vitis by 1H-NMR profiling and targeted enzymatic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Hummel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maria Piques</w:t>
+                <w:t xml:space="preserve">Stéphanie Doumouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salt &amp; Water Stress in Plants : from molecules to crops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon Research Conferences (GRC). USA., Jun 2010, Les Diablerets, Switzerland</w:t>
+              <w:t xml:space="preserve">Metabolomics 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756341v1</w:t>
+                <w:t xml:space="preserve">hal-02753834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra and interspecific biochemical phenotyping of Vitis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Applications and tools in plant metabolomics at Bordeaux Metabolome-Fluxome Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Doumouya</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">Metabolomics 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757382v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical phenotyping of Vitis by 1H-NMR profiling and targeted enzymatic analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMR profiling and more for the characterization of melon genetic resources and melon fruit physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Renaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">Asaph Aharoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Doumouya</w:t>
+                <w:t xml:space="preserve">Ilana Rogachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagit Meir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">4. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753834v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiology meets metabolic profiling: an integrative approach of Arabidopsis thaliana responses to drought</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast and cheap metabolic phenotyping in plants using microplate technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdrought III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Shanghai, China</w:t>
+              <w:t xml:space="preserve">EPSO workshop on plant phenotyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Jülich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752763v1</w:t>
+                <w:t xml:space="preserve">hal-02750440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and cheap metabolic phenotyping in plants using microplate technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Ecophysiology meets metabolic profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSO workshop on plant phenotyping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Jülich, Germany</w:t>
+              <w:t xml:space="preserve">Interdrought III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Shangaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750440v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiology meets metabolic profiling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Xeml Lab - Give old data a new life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdrought III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Shangaï, China</w:t>
+              <w:t xml:space="preserve">CAREX laboratory procedures workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Viterbo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750983v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon budget, protein metabolism and growth: an integrative untargeted approach in Arabidopsis thaliana leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Colloque national de la SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xeml Lab - Give old data a new life</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecophysiology meets metabolic profiling: an integrative approach of Arabidopsis thaliana responses to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAREX laboratory procedures workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Viterbo, Italy</w:t>
+              <w:t xml:space="preserve">Interdrought III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753343v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperprolinemia in leaf tissues of C3 plants subjected to osmotic upshift could reflect metabolic disorders at the mitochondrial level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François R. Larher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Trotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7862,51 +7862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Trotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7993,64 +7993,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of phenotypic trait plasticity in the oilseed Camelina sativa using integrated early-stage abiotic stress and field studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Kirsty Hassall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8287,51 +8287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izargi Vega-Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Glauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8395,51 +8395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecies predictions of growth traits from quantitative transcriptome data acquired during fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaro Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8510,3101 +8510,3101 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and metabolic implications of the nurse effect of Maihueniopsis camachoi in the Atacama Desert</w:t>
+                <w:t xml:space="preserve">The rates of starch depletion and hydraulic failure both play a role in drought-induced seedling mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Díaz</w:t>
+                <w:t xml:space="preserve">Santiago Trueba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dussarrat</w:t>
+                <w:t xml:space="preserve">Noelia González Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Carrasco-Puga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+                <w:t xml:space="preserve">Régis Burlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent J Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.19415⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01246-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514679v1</w:t>
+                <w:t xml:space="preserve">hal-04667578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rates of starch depletion and hydraulic failure both play a role in drought-induced seedling mortality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Trueba</w:t>
+                <w:t xml:space="preserve">Natural variation in the adjustment of primary metabolism determines ammonium tolerance in the model grass Brachypodium distachyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon de la Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelia González Muñoz</w:t>
+                <w:t xml:space="preserve">Théo Poucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Burlett</w:t>
+                <w:t xml:space="preserve">Francesc Montardit-Tarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent J Lamarque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Leyre Urmeneta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alberto Urbano-Gámez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01246-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (22), pp.7237-7253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667578v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variation in the adjustment of primary metabolism determines ammonium tolerance in the model grass Brachypodium distachyon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic control of abiotic stress-related specialized metabolites in sunflower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Montardit-Tarda</w:t>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leyre Urmeneta</w:t>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Alberto Urbano-Gámez</w:t>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae382⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-10104-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125893v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of abiotic stress-related specialized metabolites in sunflower</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Moroldo</w:t>
+                <w:t xml:space="preserve">Identification of metabolic and protein markers representative of the impact of mild nitrogen deficit on agronomic performance of maize hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Duruflé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berton</w:t>
+                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-024-10104-9⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (6), pp.128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-024-02186-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468891v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of metabolic and protein markers representative of the impact of mild nitrogen deficit on agronomic performance of maize hybrids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Urrutia</w:t>
+                <w:t xml:space="preserve">Deciphering molecular events behind Systemin-induced resistance to Botrytis cinerea in tomato plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pastor-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Neus Sanmartín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
+                <w:t xml:space="preserve">Maria Manresa-Grao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (6), pp.128. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (13), pp.4111-4127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-024-02186-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799829v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering molecular events behind Systemin-induced resistance to Botrytis cinerea in tomato plants</w:t>
+                <w:t xml:space="preserve">Integrated analysis of metabolites and enzyme activities reveals the plasticity of central carbon metabolism in grape (&amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; cv. Cabernet Sauvignon) berries under carbon limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Pastor-Fernández</w:t>
+                <w:t xml:space="preserve">Qian Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neus Sanmartín</w:t>
+                <w:t xml:space="preserve">Regina Feil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Manresa-Grao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+                <w:t xml:space="preserve">John E Lunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobo Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae146⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (4), pp.uhae363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhae363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612162v1</w:t>
+                <w:t xml:space="preserve">hal-04997970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-regulated GDP-l-galactose phosphorylase calls the tune in ascorbate biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaro Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 75 (9), pp.2631-2643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erae032/7607105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetically diverse wild plant species use common biochemical strategies to thrive in the Atacama Desert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dussarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Nilo-Poyanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás Moyano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Jeffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 75 (11), pp.3596-3611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erae117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated analysis of metabolites and enzyme activities reveals the plasticity of central carbon metabolism in grape (&amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; cv. Cabernet Sauvignon) berries under carbon limitation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Different wheat loci are associated to heritable free asparagine content in grain grown under different water and nitrogen availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John E Lunn</w:t>
+                <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaobo Xu</w:t>
+                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (4), pp.uhae363. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (2), pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hr/uhae363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-024-04551-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997970v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different wheat loci are associated to heritable free asparagine content in grain grown under different water and nitrogen availability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolite quantification data based on 1H-NMR profiling of eggplant or pepper fruit during its development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Anaïs Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
+                <w:t xml:space="preserve">Marguerite Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 137 (2), pp.46. </w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-024-04551-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13104-024-06996-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461297v1</w:t>
+                <w:t xml:space="preserve">hal-04800078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite quantification data based on 1H-NMR profiling of eggplant or pepper fruit during its development</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological and metabolic implications of the nurse effect of Maihueniopsis camachoi in the Atacama Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Clavé</w:t>
+                <w:t xml:space="preserve">Francisca Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dussarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Batsale</w:t>
+                <w:t xml:space="preserve">Gabriela Carrasco-Puga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (1), pp.337. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241 (3), pp.1074-1087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13104-024-06996-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.19415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800078v1</w:t>
+                <w:t xml:space="preserve">hal-04514679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative constraint‐based modelling of fruit development across species highlights nitrogen metabolism in the growth‐defence trade‐off</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination des volumes cellulaires et subcellulaires par analyse d’images de microscopie : Comment estimer la vitesse de croissance de cellules du fruit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Hilbert‐masson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cheniclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dieuaide-Noubhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.16409⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185814v1</w:t>
+                <w:t xml:space="preserve">hal-04575735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences between tree stem CO 2 efflux and O 2 influx rates cannot be explained by internal CO 2 transport or storage in large beech trees</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blue light promotes ascorbate synthesis by deactivating the PAS/LOV photoreceptor that inhibits GDP- l -galactose phosphorylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boaz Hilman</w:t>
+                <w:t xml:space="preserve">Céline Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaro Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Muhr</w:t>
+                <w:t xml:space="preserve">Paul Deslous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Knohl</w:t>
+                <w:t xml:space="preserve">Tim Blomeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Online first, </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (7), pp.2615-2634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.14614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koad108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121662v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme‐based kinetic modelling of ASC–GSH cycle during tomato fruit development reveals the importance of reducing power and ROS availability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+                <w:t xml:space="preserve">GABA shunt pathway is stimulated in response to early defoliation-induced carbohydrate limitation in Mandarin fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Lourkisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Luro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.19160⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (4), pp.e15573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e15573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178513v1</w:t>
+                <w:t xml:space="preserve">hal-04176065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des volumes cellulaires et subcellulaires par analyse d’images de microscopie : Comment estimer la vitesse de croissance de cellules du fruit ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enzyme‐based kinetic modelling of ASC–GSH cycle during tomato fruit development reveals the importance of reducing power and ROS availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dussarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04575735v1</w:t>
+                <w:t xml:space="preserve">hal-04178513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue light promotes ascorbate synthesis by deactivating the PAS/LOV photoreceptor that inhibits GDP- l -galactose phosphorylase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kentaro Mori</w:t>
+                <w:t xml:space="preserve">Multi-omics quantitative data of tomato fruit unveils regulation modes of least variable metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Deslous</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tim Blomeier</w:t>
+                <w:t xml:space="preserve">Salimata Diarrassouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koad108⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (365), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-023-04370-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083263v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GABA shunt pathway is stimulated in response to early defoliation-induced carbohydrate limitation in Mandarin fruits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The potential of integrative phenomics to harness underutilized crops for improving stress resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik K Großkinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radia Lourkisti</w:t>
+                <w:t xml:space="preserve">J.-D. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Antoine</w:t>
+                <w:t xml:space="preserve">Richard P Haslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pailly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Björn Usadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e15573⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1216337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1216337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176065v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics quantitative data of tomato fruit unveils regulation modes of least variable metabolites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">A low carbon balance triggers Microvine inflorescence abscission at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Luchaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Rienth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-023-04370-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.1267429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fhort.2023.1267429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183193v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04539592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in fruit development and ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Usadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 74 (20), pp.6205-6206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erad379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low carbon balance triggers Microvine inflorescence abscission at high temperatures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+                <w:t xml:space="preserve">Comparative constraint‐based modelling of fruit development across species highlights nitrogen metabolism in the growth‐defence trade‐off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gibon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Romieu</w:t>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Hilbert‐masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Horticulture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fhort.2023.1267429⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04539592v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of integrative phenomics to harness underutilized crops for improving stress resilience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences between tree stem CO 2 efflux and O 2 influx rates cannot be explained by internal CO 2 transport or storage in large beech trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto L Salomón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik K Großkinsky</w:t>
+                <w:t xml:space="preserve">Boaz Hilman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-D. Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Jan Muhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard P Haslam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Björn Usadel</w:t>
+                <w:t xml:space="preserve">Alexander Knohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1216337. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Online first, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1216337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.14614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215355v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From fruit growth to ripening in plantain: a careful balance between carbohydrate synthesis and breakdown</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive metabolomics of multiple Atacama plant species unveils a core set of generic metabolites for extreme climate resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dussarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Campos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Claudio Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Cassan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Amah</w:t>
+                <w:t xml:space="preserve">Amélie Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erac187⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234 (5), pp.1614-1628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675840v1</w:t>
+                <w:t xml:space="preserve">hal-03626433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive metabolomics of multiple Atacama plant species unveils a core set of generic metabolites for extreme climate resilience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+                <w:t xml:space="preserve">Protocole de marquage à l’azote 15N de fruits de tomate issus de plantes cultivées en condition standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Atienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Latorre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Flandin</w:t>
+                <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 234 (5), pp.1614-1628. </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NO-art05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626433v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput plant phenotyping: a role for metabolomics?</w:t>
               </w:r>
@@ -11629,51 +11629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John D’auria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Silva Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Kruszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11722,3352 +11722,3352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole de marquage à l’azote 15N de fruits de tomate issus de plantes cultivées en condition standard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative Analysis of Antioxidant Accumulation under Cold Acclimation, Deacclimation and Reacclimation in Winter Wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Atienza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Cassan</w:t>
+                <w:t xml:space="preserve">Gabija Vaitkevičiūtė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marmagne</w:t>
+                <w:t xml:space="preserve">Andrius Aleliūnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Just</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rita Armonienė</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 05, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (21), pp.2818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NO-art05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants11212818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766575v1</w:t>
+                <w:t xml:space="preserve">hal-03915215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Antioxidant Accumulation under Cold Acclimation, Deacclimation and Reacclimation in Winter Wheat</w:t>
+                <w:t xml:space="preserve">Plant sugar metabolism, transport and signalling in challenging environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabija Vaitkevičiūtė</w:t>
+                <w:t xml:space="preserve">Thomas Nägele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrius Aleliūnas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rita Armonienė</w:t>
+                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants11212818⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 174 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03915215v1</w:t>
+                <w:t xml:space="preserve">hal-03773295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of cold acclimation, deacclimation and reacclimation on metabolite profiles and freezing tolerance in winter wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabija Vaitkevičiūtė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrius Aleliūnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Armonienė</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.959118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2022.959118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant sugar metabolism, transport and signalling in challenging environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grape ASR Regulates Glucose Transport, Metabolism and Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Parrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Nägele</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anna Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Verbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.13768⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (11), pp.6194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23116194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773295v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape ASR Regulates Glucose Transport, Metabolism and Signaling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated multi-omic analysis of fruit maturity identifies biomarkers with drastic abundance shifts spanning the harvest period in ‘Royal Gala’ apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Medici</w:t>
+                <w:t xml:space="preserve">Laurie Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gaillard</w:t>
+                <w:t xml:space="preserve">Donald Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Verbeke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Erin O’donoghue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Erridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Napier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23116194⟩</w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193, pp.112059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2022.112059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702354v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated multi-omic analysis of fruit maturity identifies biomarkers with drastic abundance shifts spanning the harvest period in ‘Royal Gala’ apple</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MetaPhenomics: quantifying the many ways plants respond to their abiotic environment, using light intensity as an example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin O’donoghue</w:t>
+                <w:t xml:space="preserve">Hendrik Poorter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoe Erridge</w:t>
+                <w:t xml:space="preserve">Xinyou Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanael Napier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouf Alyami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thijs L Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2022.112059⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, online first, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-022-05391-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181587v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired cell growth under ammonium stress explained by modeling the energy cost of vacuole expansion in tomato leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Poucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Begoña González-Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 112 (4), pp.1014-1028. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.15991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaPhenomics: quantifying the many ways plants respond to their abiotic environment, using light intensity as an example</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From fruit growth to ripening in plantain: a careful balance between carbohydrate synthesis and breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyou Yin</w:t>
+                <w:t xml:space="preserve">Nadia Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouf Alyami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Cedric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thijs L Pons</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Amah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, online first, </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (14), pp.4832-4849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-022-05391-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erac187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702403v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another Tale from the Harsh World: How Plants Adapt to Extreme Environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Evolution of Leaf Function during Development Is Reflected in Profound Changes in the Metabolic Composition of the Vacuole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca P</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudio Latorre</w:t>
+                <w:t xml:space="preserve">Alice Destailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Poucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cocuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Plant Reviews Online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119312994.apr0758⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo11120848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320839v1</w:t>
+                <w:t xml:space="preserve">hal-03505133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of Leaf Function during Development Is Reflected in Profound Changes in the Metabolic Composition of the Vacuole</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cocuron</w:t>
+                <w:t xml:space="preserve">Maize metabolome and proteome responses to controlled cold stress partly mimic early‐sowing effects in the field and differ from those of Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo11120848⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (5), pp.1504-1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.13993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505133v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NAD Kinase Slr0400 Functions as a Growth Repressor in Synechocystis sp. PCC 6803</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuuma Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuuma Ishikawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Cassan</w:t>
+                <w:t xml:space="preserve">Aikeranmu Kadeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aikeranmu Kadeer</w:t>
+                <w:t xml:space="preserve">Koki Yuasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozomu Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 62 (4), pp.668-677. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pcp/pcab023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize metabolome and proteome responses to controlled cold stress partly mimic early‐sowing effects in the field and differ from those of Arabidopsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Ammonium supply induces differential metabolic adaptive responses in tomato according to leaf phenological stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Poucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Begoña González-Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.13993⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (8), pp.3185-3199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erab057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107184v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Profile Discriminates and Predicts Arabidopsis Susceptibility to Virus under Field Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (4), pp.230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo11040230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf metabolomic data of eight sunflower lines and their sixteen hybrids under water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28, 42 - 6 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ocl/2021029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonium supply induces differential metabolic adaptive responses in tomato according to leaf phenological stage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Overproduction of ascorbic acid impairs pollen fertility in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Deslous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiro Okabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 72 (8), pp.3185-3199. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erab057⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 72 (8), pp.3091-3107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erab040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179910v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thioredoxin m overexpression in chloroplasts alters carbon and nitrogen partitioning in tobacco plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ancín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Larraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Florez-Sarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Fernández-San Millán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 72 (13), pp.4949-4964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erab193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overproduction of ascorbic acid impairs pollen fertility in tomato</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitochondrial metabolism supports resistance to IDH mutant inhibitors in acute myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+                <w:t xml:space="preserve">Lucille Stuani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Saland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erab040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218 (5), pp.e20200924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20200924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152478v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial metabolism supports resistance to IDH mutant inhibitors in acute myeloid leukemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+                <w:t xml:space="preserve">Modelling predicts tomatoes can be bigger and sweeter if biophysical factors and transmembrane transports are fine‐tuned during fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinliang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20200924⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230, pp.1489-1502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563454v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling predicts tomatoes can be bigger and sweeter if biophysical factors and transmembrane transports are fine‐tuned during fruit development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Grapevines under drought do not express esca leaf symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Bortolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Gambetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina Dayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 230, pp.1489-1502. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (43), pp.e2112825118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2112825118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152042v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevines under drought do not express esca leaf symptoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Bortolami</w:t>
+                <w:t xml:space="preserve">Another Tale from the Harsh World: How Plants Adapt to Extreme Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dussarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Gambetta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elena Farolfi</w:t>
+                <w:t xml:space="preserve">Francisca P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (43), pp.e2112825118. </w:t>
+              <w:t xml:space="preserve">Annual Plant Reviews Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (2), pp.551-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2112825118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119312994.apr0758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474970v1</w:t>
+                <w:t xml:space="preserve">hal-03320839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omics data reveal putative regulators of einkorn grain protein composition under sulfur deficiency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fruit setting rewires central metabolism via gibberellin cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martre</w:t>
+                <w:t xml:space="preserve">Yoshihito Shinozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Hatte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+                <w:t xml:space="preserve">Masaru Takahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leroy</w:t>
+                <w:t xml:space="preserve">Shuhei Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaro Ezura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.19.00842⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (38), pp.23970-23981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2011859117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553742v1</w:t>
+                <w:t xml:space="preserve">hal-02946501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of carbon metabolism in two maize sister lines contrasted for chilling tolerance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catalina Duran Garzon</w:t>
+                <w:t xml:space="preserve">Making experimental data tables in the life sciences more FAIR: a pragmatic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Lequart-Pillon</w:t>
+                <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Rautengarten</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz421⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (12), pp.giaa144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giaa144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620164v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883355v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics to Exploit the Primed Immune System of Tomato Fruit.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of carbon metabolism in two maize sister lines contrasted for chilling tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Duran Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lequart-Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrella Luna</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+                <w:t xml:space="preserve">Carsten Rautengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Chevanne</w:t>
+                <w:t xml:space="preserve">Solène Bassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo10030096⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (1), pp.356-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629273v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit setting rewires central metabolism via gibberellin cascades</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolomics to Exploit the Primed Immune System of Tomato Fruit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masaru Takahara</w:t>
+                <w:t xml:space="preserve">Estrella Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuhei Hao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kentaro Ezura</w:t>
+                <w:t xml:space="preserve">Chloé Chevanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2011859117⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo10030096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946501v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making experimental data tables in the life sciences more FAIR: a pragmatic approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Model-assisted comparison of sugar accumulation patterns in ten fleshy fruits highlights differences between herbaceous and woody species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giaa144⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126 (3), pp.455-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaa082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883355v4</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic and proteomic data in developing tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisandra Denton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15076,6698 +15076,6698 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2019.105015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-assisted comparison of sugar accumulation patterns in ten fleshy fruits highlights differences between herbaceous and woody species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adenine Nucleotide and Nicotinamide Adenine Dinucleotide Measurements in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youjun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Krahnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisdair Fernie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcaa082⟩</w:t>
+              <w:t xml:space="preserve">Current Protocols in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (3), pp.e20115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cppb.20115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749663v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass composition explains fruit relative growth rate and discriminates climacteric from non-climacteric species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Klose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi-Belmys Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 71 (19), pp.5823-5836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/eraa302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenine Nucleotide and Nicotinamide Adenine Dinucleotide Measurements in Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youjun Zhang</w:t>
+                <w:t xml:space="preserve">Omics data reveal putative regulators of einkorn grain protein composition under sulfur deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ina Krahnert</w:t>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antje Bolze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Victor Hatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisdair Fernie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols in Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (3), pp.e20115. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (2), pp.501-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cppb.20115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.00842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926938v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic characterization of sunflower leaf allows discriminating genotype groups or stress levels with a minimal set of metabolic markers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Peptide filtering differently affects the performances of XIC-based quantification methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isma Belouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (4), pp.56. </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 193, pp.131-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-019-1515-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487236v1</w:t>
+                <w:t xml:space="preserve">hal-02327322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit salad in the lab: comparing botanical species to help deciphering fruit primary metabolism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of the Arabidopsis calmodulin-dependent NAD+ kinase that sustains the elicitor-induced oxidative burst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gomes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Elisa Dell'Aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaojiao Wang</w:t>
+                <w:t xml:space="preserve">Cécile Giustini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Couté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00836⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181 (4), pp.1449-1458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.00912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540096v1</w:t>
+                <w:t xml:space="preserve">hal-02361156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide filtering differently affects the performances of XIC-based quantification methods</w:t>
+                <w:t xml:space="preserve">Modeling Protein Destiny in Developing Fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gibon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Zivy</w:t>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2018.10.003⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180 (3), pp.1709-1724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.00086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327322v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Get the Balance Right: ROS Homeostasis and Redox Signalling in Fruit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baldet</w:t>
+                <w:t xml:space="preserve">Central Metabolism Is Tuned to the Availability of Oxygen in Developing Melon Fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaro Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amélie Flandin</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. William Allwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.1-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01091⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02619141v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Metabolism Is Tuned to the Availability of Oxygen in Developing Melon Fruit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kentaro Mori</w:t>
+                <w:t xml:space="preserve">Get the Balance Right: ROS Homeostasis and Redox Signalling in Fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. William Allwood</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.594. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00594⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02621412v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Arabidopsis calmodulin-dependent NAD+ kinase that sustains the elicitor-induced oxidative burst</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Omeprazole Treatment Enhances Nitrogen Use Efficiency Through Increased Nitrogen Uptake and Assimilation in Corn.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Couté</w:t>
+                <w:t xml:space="preserve">Michael James van Oosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Costa</w:t>
+                <w:t xml:space="preserve">Emilia Dell'Aversana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ruggiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Cirillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.19.00912⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361156v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Protein Destiny in Developing Fruit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Bénard</w:t>
+                <w:t xml:space="preserve">Regulation of Pyridine Nucleotide Metabolism During Tomato Fruit Development Through Transcript and Protein Profiling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.19.00086⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327302v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omeprazole Treatment Enhances Nitrogen Use Efficiency Through Increased Nitrogen Uptake and Assimilation in Corn.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Metabolomic characterization of sunflower leaf allows discriminating genotype groups or stress levels with a minimal set of metabolic markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01507⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-019-1515-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628214v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Pyridine Nucleotide Metabolism During Tomato Fruit Development Through Transcript and Protein Profiling.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+                <w:t xml:space="preserve">Fruit salad in the lab: comparing botanical species to help deciphering fruit primary metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaojiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.1201. </w:t>
+              <w:t xml:space="preserve">, inPress, 10, pp.836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02620533v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of &amp;lt;em&amp;gt;Paraburkholderia phytofirmans&amp;lt;/em&amp;gt; Strain PsJN on Tomato (&amp;lt;em&amp;gt;Lycopersicon esculentum&amp;lt;/em&amp;gt; L.) Under High Temperature</w:t>
+                <w:t xml:space="preserve">Wine yeast phenomics: A standardized fermentation method for assessing quantitative traits of Saccharomyces cerevisiae strains in enological conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Issa</w:t>
+                <w:t xml:space="preserve">Emilien Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qassim Esmaeel</w:t>
+                <w:t xml:space="preserve">Margaux Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Sanchez</w:t>
+                <w:t xml:space="preserve">Marine Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Courteaux</w:t>
+                <w:t xml:space="preserve">Duyên Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Guise</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1397. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620887v1</w:t>
+                <w:t xml:space="preserve">hal-02622804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine yeast phenomics: A standardized fermentation method for assessing quantitative traits of Saccharomyces cerevisiae strains in enological conditions</w:t>
+                <w:t xml:space="preserve">Integrating proteomics and enzymatic profiling to decipher seed metabolism affected by temperature in seed dormancy and germination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Peltier</w:t>
+                <w:t xml:space="preserve">Qiong Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Bernard</w:t>
+                <w:t xml:space="preserve">Ponnaiah Maharajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Trujillo</w:t>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Loic Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Duyên Prodhomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190094⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 269, pp.118-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622804v1</w:t>
+                <w:t xml:space="preserve">hal-02623778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORRECTION: Exploiting the Genetic Diversity of Maize Using a Combined Metabolomic, Enzyme Activity Profiling, and Metabolic Modelling Approach to Link Leaf Physiology to Kernel Yield.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Canas-Pendon Canas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Canas-Pendon Canas</w:t>
+                <w:t xml:space="preserve">Zhazira Yesbergenova-Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhazira Yesbergenova-Cuny</w:t>
+                <w:t xml:space="preserve">Margaret Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Simons</w:t>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30, pp.946. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.18.00273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating proteomics and enzymatic profiling to decipher seed metabolism affected by temperature in seed dormancy and germination.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Duyên Prodhomme</w:t>
+                <w:t xml:space="preserve">Putting primary metabolism into perspective to obtain better fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isma Belouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.01.014⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 122 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcy057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623778v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting primary metabolism into perspective to obtain better fruits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Colombie</w:t>
+                <w:t xml:space="preserve">Differences in Blossom-end Rot Resistance in Tomato Cultivars is Associated with Total Ascorbate rather than Calcium Concentration in the Distal End Part of Fruits &amp;lt;i&amp;gt;per se&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rached Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Matsukura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Ariizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcy057⟩</w:t>
+              <w:t xml:space="preserve">Horticulture Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87 (3), pp.372-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2503/hortj.OKD-150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539159v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolomic profiling reveals a distinct metabolic recovery response in shoots and roots of temporarily drought-stressed sugar beets.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Integrating proteomics and enzymatic profiling to decipher seed metabolism affected by temperature in seed dormancy and germination&amp;quot; [Plant Sci. 269 (2018) 118-125]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyên Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196102⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 269, pp.118-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622637v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Integrating proteomics and enzymatic profiling to decipher seed metabolism affected by temperature in seed dormancy and germination&amp;quot; [Plant Sci. 269 (2018) 118-125]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiong Xia</w:t>
+                <w:t xml:space="preserve">Dissection of the molecular bases of genotype x environment interactions: a study of phenotypic plasticity of Saccharomyces cerevisiae in grape juices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Marti Raga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Duyên Prodhomme</w:t>
+                <w:t xml:space="preserve">Miguel Roncoroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 269, pp.118-125. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-5145-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621883v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in Blossom-end Rot Resistance in Tomato Cultivars is Associated with Total Ascorbate rather than Calcium Concentration in the Distal End Part of Fruits &amp;lt;i&amp;gt;per se&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">1H-NMR metabolomic profiling reveals a distinct metabolic recovery response in shoots and roots of temporarily drought-stressed sugar beets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rached Moalla</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rita Wedeking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toru Ariizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2503/hortj.OKD-150⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0196102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621909v1</w:t>
+                <w:t xml:space="preserve">hal-02622637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection of the molecular bases of genotype x environment interactions: a study of phenotypic plasticity of Saccharomyces cerevisiae in grape juices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Peltier</w:t>
+                <w:t xml:space="preserve">Constraint-based modeling highlights cell energy, redox status and α-ketoglutarate availability as metabolic drivers for anthocyanin accumulation in grape cells under nitrogen limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vikas Sharma</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Margaux Bernard</w:t>
+                <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-5145-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620975v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and functional study of a mild allele of SlDELLA gene conferring the potential for improved yield in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshihito Shinozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaro Ezura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhong Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshihiro Okabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 8 (1), pp.12043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-30502-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-based modeling highlights cell energy, redox status and α-ketoglutarate availability as metabolic drivers for anthocyanin accumulation in grape cells under nitrogen limitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
+                <w:t xml:space="preserve">Comparative metabolomics and glycolysis enzyme profiling of embryogenic and nonembryogenic grape cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Parrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Verbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Aleksandrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00421⟩</w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (5), pp.784 - 798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.12415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533089v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative metabolomics and glycolysis enzyme profiling of embryogenic and nonembryogenic grape cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Verbeke</w:t>
+                <w:t xml:space="preserve">Metabotyping of 30 maize hybrids under early-sowing conditions reveals potential marker-metabolites for breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Zhendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radoslav Aleksandrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2211-5463.12415⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (10), pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-018-1427-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891843v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabotyping of 30 maize hybrids under early-sowing conditions reveals potential marker-metabolites for breeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of &amp;lt;em&amp;gt;Paraburkholderia phytofirmans&amp;lt;/em&amp;gt; Strain PsJN on Tomato (&amp;lt;em&amp;gt;Lycopersicon esculentum&amp;lt;/em&amp;gt; L.) Under High Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qassim Esmaeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Lamari</w:t>
+                <w:t xml:space="preserve">Barbara Courteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Zhendre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+                <w:t xml:space="preserve">Jean-Francois Guise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (10), pp.132. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-018-1427-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539641v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Alternaria dauci infection and water stresses impact carotenoid content of carrot leaves and roots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microvine: A New Model to Study Grapevine Growth and Developmental Patterns and their Responses to Elevated Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Luchaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Rienth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Perrin</w:t>
+                <w:t xml:space="preserve">Ajit Nehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Huet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Citerne</w:t>
+                <w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.09.004⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (3), pp.283-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5344/ajev.2017.16066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053534v1</w:t>
+                <w:t xml:space="preserve">hal-01602636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Genetic Diversity of Maize Using a Combined Metabolomic, Enzyme Activity Profiling, and Metabolic Modeling Approach to Link Leaf Physiology to Kernel Yield.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QTL Analyses in Multiple Populations Employed for the Fine Mapping and Identification of Candidate Genes at a Locus Affecting Sugar Accumulation in Melon (Cucumis melo L.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason M Argyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Canas-Pendon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Chardon</w:t>
+                <w:t xml:space="preserve">Valentino Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Armengaud</w:t>
+                <w:t xml:space="preserve">Marta Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torben Jahrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.16.00613⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605953v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microvine: A New Model to Study Grapevine Growth and Developmental Patterns and their Responses to Elevated Temperature</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of potassium on maize leaf carbon exportation under drought condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t>
+                <w:t xml:space="preserve">Elsa Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Domec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masako Dannoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5344/ajev.2017.16066⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (10), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11738-017-2515-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602636v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of potassium on maize leaf carbon exportation under drought condition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploiting the Genetic Diversity of Maize Using a Combined Metabolomic, Enzyme Activity Profiling, and Metabolic Modeling Approach to Link Leaf Physiology to Kernel Yield.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masako Dannoura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Rafael Canas-Pendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhazira Yesbergenova-Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11738-017-2515-5⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (5), pp.919-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.16.00613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625796v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL Analyses in Multiple Populations Employed for the Fine Mapping and Identification of Candidate Genes at a Locus Affecting Sugar Accumulation in Melon (Cucumis melo L.).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of Tricarboxylic Acid Cycle Enzyme Activities in Plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurora Díaz</w:t>
+                <w:t xml:space="preserve">Rebeca Patricia Omena-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentino Ruggieri</w:t>
+                <w:t xml:space="preserve">Wagner L Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Fernández</w:t>
+                <w:t xml:space="preserve">Alisdair R Fernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torben Jahrmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.1679. </w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1670, pp.167-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7292-0_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628388v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Tricarboxylic Acid Cycle Enzyme Activities in Plants.</w:t>
+                <w:t xml:space="preserve">Bryophyte gas-exchange dynamics along varying hydration status reveal a significant carbonyl sulphide (COS) sink in the dark and COS source in the light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Patricia Omena-Garcia</w:t>
+                <w:t xml:space="preserve">Teresa E. Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wagner L Araújo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Royles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jason B. West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1670, pp.167-182. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 215 (3), pp.965-976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7292-0_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.14584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620390v1</w:t>
+                <w:t xml:space="preserve">hal-01606784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryophyte gas-exchange dynamics along varying hydration status reveal a significant carbonyl sulphide (COS) sink in the dark and COS source in the light</w:t>
+                <w:t xml:space="preserve">Combined Alternaria dauci infection and water stresses impact carotenoid content of carrot leaves and roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa E. Gimeno</w:t>
+                <w:t xml:space="preserve">Florent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+                <w:t xml:space="preserve">Sébastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Royles</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cécile Dubois-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason B. West</w:t>
+                <w:t xml:space="preserve">Sylvie Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 215 (3), pp.965-976. </w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143, pp.125-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.14584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606784v1</w:t>
+                <w:t xml:space="preserve">hal-02053534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortune telling: metabolic markers of plant performance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new genomic library of melon introgression lines in a cantaloupe genetic background for dissecting desirable agronomical traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Giauffret</w:t>
+                <w:t xml:space="preserve">Gorka Perpiñá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristina Esteras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio J Monforte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Picó</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-016-1099-1⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-016-0842-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637624v1</w:t>
+                <w:t xml:space="preserve">hal-02640341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is change in ovary carbon status a cause or a consequence of maize ovary abortion in water deficit during flowering?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+                <w:t xml:space="preserve">Correlation-Based Network Analysis of Metabolite and Enzyme Profiles Reveals a Role of Citrate Biosynthesis in Modulating N and C Metabolism in Zea mays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wentao Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nengyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kremling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Gur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.15.01130⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631520v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new genomic library of melon introgression lines in a cantaloupe genetic background for dissecting desirable agronomical traits</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Respiration climacteric in tomato fruits elucidated by constraint-based modelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (4), pp.1726-1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12870-016-0842-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02640341v1</w:t>
+                <w:t xml:space="preserve">hal-01445653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation-Based Network Analysis of Metabolite and Enzyme Profiles Reveals a Role of Citrate Biosynthesis in Modulating N and C Metabolism in Zea mays.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bread wheat (Triticum aestivum L.) grain protein concentration is related to early post-flowering nitrate uptake under putative control of plant satiety level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wentao Xue</w:t>
+                <w:t xml:space="preserve">François Taulemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nengyi Zhang</w:t>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Kremling</w:t>
+                <w:t xml:space="preserve">David Gouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Gur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.1022. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632485v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiration climacteric in tomato fruits elucidated by constraint-based modelling.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is change in ovary carbon status a cause or a consequence of maize ovary abortion in water deficit during flowering?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bénard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+                <w:t xml:space="preserve">Vincent Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilio Frois Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14301⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (2), pp.997-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.01130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445653v1</w:t>
+                <w:t xml:space="preserve">hal-02631520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread wheat (Triticum aestivum L.) grain protein concentration is related to early post-flowering nitrate uptake under putative control of plant satiety level</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Fortune telling: metabolic markers of plant performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gouache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+                <w:t xml:space="preserve">Catherine Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Allard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (2), </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-016-1099-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637335v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-structural carbohydrates in woody plants compared among laboratories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Scott Baggett</w:t>
+                <w:t xml:space="preserve">A multi-Ievel omic approach of tomato fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pascual-Banuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Desplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Faurobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpv073⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1099, pp.793-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1099.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557364v1</w:t>
+                <w:t xml:space="preserve">hal-01543456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-Ievel omic approach of tomato fruit quality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The intrinsically disordered protein LEA7 from Arabidopsis thaliana protects the isolated enzyme lactate dehydrogenase and enzymes in a soluble leaf proteome during freezing and drying.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoaneta V Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Rausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk K Hincha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1099.100⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1854, pp.1517-1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2015.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543456v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intrinsically disordered protein LEA7 from Arabidopsis thaliana protects the isolated enzyme lactate dehydrogenase and enzymes in a soluble leaf proteome during freezing and drying.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochemical characterization of the primary metabolism and antioxidant defence systems of acidic and acidless citrus genotypes during the major stages of fruit growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Oustric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoaneta V Popova</w:t>
+                <w:t xml:space="preserve">Jean Giannettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saskia Rausch</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luro François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2015.05.002⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (11), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11738-015-1982-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630310v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and genetic dissection of component traits for early vigour in rice using plant growth modelling, sugar content analyses and association mapping.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide association of carbon and nitrogen metabolism in the maize nested association mapping population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nengyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason G Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Lepak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M C Rebolledo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Clément-Vidal</w:t>
+                <w:t xml:space="preserve">Pinghua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv258⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 168 (2), pp.575-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.00025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636970v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association of carbon and nitrogen metabolism in the maize nested association mapping population.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Phenotypic and genetic dissection of component traits for early vigour in rice using plant growth modelling, sugar content analyses and association mapping.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M C Rebolledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dingkuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason G Wallace</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pinghua Li</w:t>
+                <w:t xml:space="preserve">Anne Clément-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.15.00025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (18), pp.5555-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635325v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional and metabolic alternations rebalance wheat grain storage protein accumulation under variable nitrogen and sulfur supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 83 (2), pp.326-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.12881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of the primary metabolism and antioxidant defence systems of acidic and acidless citrus genotypes during the major stages of fruit growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+                <w:t xml:space="preserve">Short-and long-term effects of carbohydrate limitation on sugar and organic acid accumulation during mandarin fruit growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11738-015-1982-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (11), pp.3906-3914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.7594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291656v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-flowering nitrate uptake in wheat is controlled by N status at flowering, with a putative major role of root nitrate transporter NRT2.1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0120291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-and long-term effects of carbohydrate limitation on sugar and organic acid accumulation during mandarin fruit growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Santini</w:t>
+                <w:t xml:space="preserve">Overexpression of plastid transketolase in tobacco results in a thiamine auxotrophic phenotype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Khozaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Fisk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Lawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.7594⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (2), pp.432-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.114.131011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01291670v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of plastid transketolase in tobacco results in a thiamine auxotrophic phenotype.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sulpice</w:t>
+                <w:t xml:space="preserve">Metabolomic profiling in tomato reveals diel compositional changes in fruit affected by source-sink relationships.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.114.131011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (11), pp.3391-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634460v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic profiling in tomato reveals diel compositional changes in fruit affected by source-sink relationships.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">Comparative transcriptional profiling analysis of developing melon (Cucumis melo L.) fruit from climacteric and non-climacteric varieties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Saladié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Canizares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodríguez-Concepción</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larrigaudiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 66 (11), pp.3391-404. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1649-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641303v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling central metabolic fluxes by constraint-based optimization reveals metabolic reprogramming of developing Solanum lycopersicum (tomato) fruit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21825,204 +21825,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptional profiling analysis of developing melon (Cucumis melo L.) fruit from climacteric and non-climacteric varieties.</w:t>
+                <w:t xml:space="preserve">Non-structural carbohydrates in woody plants compared among laboratories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Saladié</w:t>
+                <w:t xml:space="preserve">Audrey G. Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Canizares</w:t>
+                <w:t xml:space="preserve">Elizabeth A. Pinkard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael A Phillips</w:t>
+                <w:t xml:space="preserve">Michael G. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Rodríguez-Concepción</w:t>
+                <w:t xml:space="preserve">David T. Tissue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Larrigaudiere</w:t>
+                <w:t xml:space="preserve">L. Scott Baggett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16, pp.440. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (11), pp.1146-1165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-1649-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpv073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640926v1</w:t>
+                <w:t xml:space="preserve">hal-01557364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why measure enzyme activities in the era of systems biology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19 (4), pp.256-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22056,103 +22056,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Mapping across Numerous Traits Reveals Patterns of Functional Variation in Maize.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason G Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J Bradbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nengyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (12), pp.e1004845. </w:t>
@@ -22337,90 +22337,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Assisted Analysis of Sugar Metabolism throughout Tomato Fruit Development Reveals Enzyme and Carrier Properties in Relation to Vacuole Expansion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (8), pp.3224-3242. </w:t>
@@ -22452,559 +22452,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable reproducibility of enzyme activity profiles in tomato fruits grown under contrasting environments provides a roadmap for studies of fruit metabolism.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
+                <w:t xml:space="preserve">Ozone affects ascorbate and glutathione biosynthesis as well as amino acid contents in three Euramerican poplar genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Keski-Saari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keinanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.113.231241⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (3), pp.253 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpu004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639362v1</w:t>
+                <w:t xml:space="preserve">hal-01555992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why bring post-genomics into the phosphorus-impoverished bush?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Metabolic studies in plant organs: don't forget dilution by growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.12265⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640750v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone affects ascorbate and glutathione biosynthesis as well as amino acid contents in three Euramerican poplar genotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Ningre</w:t>
+                <w:t xml:space="preserve">Remarkable reproducibility of enzyme activity profiles in tomato fruits grown under contrasting environments provides a roadmap for studies of fruit metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34 (3), pp.253 - 266. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164, pp.1204-1221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpu004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.231241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555992v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic studies in plant organs: don't forget dilution by growth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Why bring post-genomics into the phosphorus-impoverished bush?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.1-5. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (6), pp.1273-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.12265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636620v1</w:t>
+                <w:t xml:space="preserve">hal-02640750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling sugar metabolism during fruit development in a peach progeny with different fructose-to-glucose ratios.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Desnoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (1), pp.336 : 1-12. </w:t>
@@ -23094,51 +23094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Demarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77 (5), pp.676-87. </w:t>
@@ -23170,843 +23170,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fluorometric assay for trehalose in the picomole range</w:t>
+                <w:t xml:space="preserve">Resolving the Role of Plant Glutamate Dehydrogenase: II. Physiological Characterization of Plants Overexpressing the Two Enzyme Subunits Individually or Simultaneously.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petronia Carillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+                <w:t xml:space="preserve">Therese Tercé-Laforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Namiko Satoh-Nagasawa</w:t>
+                <w:t xml:space="preserve">Magali Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Jackson</w:t>
+                <w:t xml:space="preserve">Céline Dargel-Graffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1746-4811-9-21⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pct108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645455v1</w:t>
+                <w:t xml:space="preserve">hal-01190621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering genetic diversity and inheritance of tomato fruit weight and composition through a systems biology approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ballias</w:t>
+                <w:t xml:space="preserve">SlARF4, an auxin response factor involved in the control of sugar metabolism during tomato fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Sagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanwei Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roustan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 161 (3), pp.1362-1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.213843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert349⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01208665v1</w:t>
+                <w:t xml:space="preserve">hal-02648494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the Role of Plant Glutamate Dehydrogenase: II. Physiological Characterization of Plants Overexpressing the Two Enzyme Subunits Individually or Simultaneously.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Metabolomic and elemental profiling of melon fruit quality as affected by genotype and environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pct108⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (1), pp.57-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-012-0429-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190621v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic and elemental profiling of melon fruit quality as affected by genotype and environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+                <w:t xml:space="preserve">Impact of the carbon and nitrogen supply on relationships and connectivity between metabolism and biomass in a broad panel of Arabidopsis accessions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Nikoloski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Tschoep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Kleessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-012-0429-1⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 162 (1), pp.347-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.210104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651407v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the carbon and nitrogen supply on relationships and connectivity between metabolism and biomass in a broad panel of Arabidopsis accessions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Kleessen</w:t>
+                <w:t xml:space="preserve">Deciphering genetic diversity and inheritance of tomato fruit weight and composition through a systems biology approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pascual-Banuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.112.210104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (18), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066953v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SlARF4, an auxin response factor involved in the control of sugar metabolism during tomato fruit development</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A fluorometric assay for trehalose in the picomole range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mila</w:t>
+                <w:t xml:space="preserve">Petronia Carillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Feil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanwei Hao</w:t>
+                <w:t xml:space="preserve">Namiko Satoh-Nagasawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Roustan</w:t>
+                <w:t xml:space="preserve">David Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 161 (3), pp.1362-1374. </w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (1), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.113.213843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1746-4811-9-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648494v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress-induced GSK3 regulates the redox stress response by phosphorylating glucose-6-phosphate dehydrogenase in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -24044,51 +24044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Krasensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kempa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (8), pp.3380-3392. </w:t>
@@ -24120,1046 +24120,1046 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a NADH-dependent glutamate dehydrogenase mutant of [i]Arabidopsis[/i] demonstrates the key role of this enzyme in root carbon and nitrogen metabolism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Armengaud</w:t>
+                <w:t xml:space="preserve">The art of growing plants for experimental purposes: a practical guide for the plant biologist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Poorter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Clément</w:t>
+                <w:t xml:space="preserve">Fabio Fiorani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+                <w:t xml:space="preserve">Max Planck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uli Schurr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Finck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.112.103689⟩</w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (10-11), pp.821-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP12028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019522v1</w:t>
+                <w:t xml:space="preserve">hal-02644389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The art of growing plants for experimental purposes: a practical guide for the plant biologist</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutagenesis of cysteine 81 prevents dimerization of the APS1 subunit of ADP-glucose pyrophosphorylase and alters diurnal starch turnover in Arabidopsis thaliana leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uli Schurr</w:t>
+                <w:t xml:space="preserve">Nadja Hädrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Finck</w:t>
+                <w:t xml:space="preserve">Janneke H.M. Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Kötting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arrivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Feil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/FP12028⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70 (2), pp.231-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04860.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644389v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutagenesis of cysteine 81 prevents dimerization of the APS1 subunit of ADP-glucose pyrophosphorylase and alters diurnal starch turnover in Arabidopsis thaliana leaves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janneke H.M. Hendriks</w:t>
+                <w:t xml:space="preserve">Characterization of a NADH-dependent glutamate dehydrogenase mutant of [i]Arabidopsis[/i] demonstrates the key role of this enzyme in root carbon and nitrogen metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Tercé-Laforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Kötting</w:t>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Arrivault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Regina Feil</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 70 (2), pp.231-242. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (10), pp.4044-4065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04860.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.112.103689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644594v1</w:t>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of TILLING and robotised enzyme assays to generate an allelic series of Arabidopsis thaliana mutants with altered ADP-glucose pyrophosphorylase activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+                <w:t xml:space="preserve">Water deficits uncouple growth from photosynthesis, increase C content, and modify the relationships between C and growth in sink organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Schudoma</w:t>
+                <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Altmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John E. Lunn</w:t>
+                <w:t xml:space="preserve">Sandra Freixes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2011.01.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (6), pp.1715-1729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646438v1</w:t>
+                <w:t xml:space="preserve">hal-02650675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water deficits uncouple growth from photosynthesis, increase C content, and modify the relationships between C and growth in sink organs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
+                <w:t xml:space="preserve">Identification of enzyme activity quantitative trait loci in a &amp;lt;em&amp;gt;Solanum lycopersicum&amp;lt;/em&amp;gt; x &amp;lt;em&amp;gt;Solanum pennellii&amp;lt;/em&amp;gt; introgression line population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Steinhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Steinhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Turc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Freixes</w:t>
+                <w:t xml:space="preserve">Marie Bolger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arrivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erq438⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 157 (3), pp.998-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.181594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650675v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of enzyme activity quantitative trait loci in a &amp;lt;em&amp;gt;Solanum lycopersicum&amp;lt;/em&amp;gt; x &amp;lt;em&amp;gt;Solanum pennellii&amp;lt;/em&amp;gt; introgression line population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Arrivault</w:t>
+                <w:t xml:space="preserve">Extensive metabolic cross-talk in melon fruit revealed by spatial and developmental combinatorial metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaph Aharoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Rogachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagit Meir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.111.181594⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 190 (3), pp.683-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03626.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652389v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive metabolic cross-talk in melon fruit revealed by spatial and developmental combinatorial metabolomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sagit Meir</w:t>
+                <w:t xml:space="preserve">Use of TILLING and robotised enzyme assays to generate an allelic series of Arabidopsis thaliana mutants with altered ADP-glucose pyrophosphorylase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Hädrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schudoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Altmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John E. Lunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 168 (12), pp.1395-1405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2011.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03626.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02644457v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling temperature-compensated physiological rates, based on the co-ordination of responses to temperature of developmental processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 61 (8), pp.2057-2069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25327,103 +25327,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis plants acclimate to water deficit at low cost through changes of carbon usage: an integrated perspective using growth, metabolite, enzyme, and gene expression analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Piques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 154 (1), pp.357-372. </w:t>
@@ -25461,103 +25461,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzyme activity profiles during fruit development in tomato cultivars and Solanum pennellii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Steinhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Steinhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Carrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 153 (1), pp.80-98. </w:t>
@@ -25595,90 +25595,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of central carbon metabolism unveils an amino acid substitution that alters maize NAD-dependent isocitrate dehydrogenase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nengyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Gur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherry Flint-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25857,1405 +25857,1405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of Symbiotic Leghemoglobins Alters Bacteroid and Plant Cell Differentiation During Development of Lotus japonicus Root Nodules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adjustment of growth and central metabolism to a mild but sustained nitrogen-limitation in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Tschoep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petronia Carillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ott</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catrin Günther</w:t>
+                <w:t xml:space="preserve">Marek Szecowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/mpmi-22-7-0800⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (3), pp.300-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2008.01921.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321616v1</w:t>
+                <w:t xml:space="preserve">hal-03321612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xeml Lab: a tool that supports the design of experiments at a graphical interface and generates computer-readable metadata files, which capture information about genotypes, growth conditions, environmental perturbations and sampling strategy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alex Finck</w:t>
+                <w:t xml:space="preserve">Adjustment of growth, starch turnover, protein content and central metabolism to a decrease of the carbon supply when Arabidopsis is grown in very short photoperiods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Theresa Pyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John E. Lunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Höne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 32 (9), pp.1185-1200. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.01964.x⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 32 (7), pp.859-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.01965.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666866v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustment of growth, starch turnover, protein content and central metabolism to a decrease of the carbon supply when Arabidopsis is grown in very short photoperiods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Höne</w:t>
+                <w:t xml:space="preserve">Xeml Lab: a tool that supports the design of experiments at a graphical interface and generates computer-readable metadata files, which capture information about genotypes, growth conditions, environmental perturbations and sampling strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hannemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Poorter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Usadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver E. Bläsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Finck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 32 (7), pp.859-874. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.01965.x⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 32 (9), pp.1185-1200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.01964.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663846v1</w:t>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starch as a major integrator in the regulation of plant growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.-T. Pyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ishihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Trenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Steinfath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (25), pp.10348-10353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0903478106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilevel Analysis of Primary Metabolism Provides New Insights into the Role of Potassium Nutrition for Glycolysis and Nitrogen Assimilation in Arabidopsis Roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Sulpice</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mark Stitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Amtmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 150 (2), pp.772-785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.108.133629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustment of growth and central metabolism to a mild but sustained nitrogen-limitation in Arabidopsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marek Szecowka</w:t>
+                <w:t xml:space="preserve">Ribosome and transcript copy numbers, polysome occupancy and enzyme dynamics in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Piques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waltraud X. Schulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Höhne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Usadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2008.01921.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.314 : 1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/msb.2009.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321612v1</w:t>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosome and transcript copy numbers, polysome occupancy and enzyme dynamics in Arabidopsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Piques</w:t>
+                <w:t xml:space="preserve">Absence of Symbiotic Leghemoglobins Alters Bacteroid and Plant Cell Differentiation During Development of Lotus japonicus Root Nodules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euan James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waltraud X. Schulze</w:t>
+                <w:t xml:space="preserve">Emmanouil Flemetakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Höhne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+                <w:t xml:space="preserve">Catrin Günther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5, pp.314 : 1-17. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (7), pp.800-808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/msb.2009.68⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/mpmi-22-7-0800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666439v1</w:t>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel genomic analysis of the response of transcripts, enzyme activities and metabolites in Arabidopsis rosettes to a progressive decrease of temperature in the non-freezing range</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-throughput functional assessment of polysaccharide-active enzymes using matrix-assisted laser desorption/ionization–time-of-flight mass spectrometry as exemplified on plant cell wall polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Bläsing</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Edouard Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Immerzeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId878" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Steup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2007.01763.x⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 373 (1), pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2007.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321608v1</w:t>
+                <w:t xml:space="preserve">hal-03321607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput functional assessment of polysaccharide-active enzymes using matrix-assisted laser desorption/ionization–time-of-flight mass spectrometry as exemplified on plant cell wall polysaccharides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Integrative analyses of genetic variation in enzyme activities of primary carbohydrate metabolism reveal distinct modes of regulation in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Jb Keurentjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId883" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Steinhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingyuan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2007.10.007⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (8), pp.R129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-8-r129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03321607v1</w:t>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative analyses of genetic variation in enzyme activities of primary carbohydrate metabolism reveal distinct modes of regulation in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilevel genomic analysis of the response of transcripts, enzyme activities and metabolites in Arabidopsis rosettes to a progressive decrease of temperature in the non-freezing range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Usadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joost Jb Keurentjes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Oliver Bläsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingyuan Fu</w:t>
+                <w:t xml:space="preserve">Fabien Poree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Höhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (8), pp.R129. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (4), pp.518-547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-8-r129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2007.01763.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321606v1</w:t>
+                <w:t xml:space="preserve">hal-03321608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description and applications of a rapid and sensitive non-radioactive microplate-based assay for maximum and initial activity of D-ribulose-1,5-bisphosphate carboxylase/oxygenase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Tschoep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27263,51 +27263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria von Korff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Büssis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Usadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30 (9), pp.1163-1175. </w:t>
@@ -27358,51 +27358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The enigmatic contribution of mitochondrial function in photosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nunes-Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27462,90 +27462,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilevel genomics analysis of carbon signalling during low carbon availability: coordinating the supply and utilisation of carbon in a fluctuating environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Lunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Piques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 34 (6), pp.526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27573,351 +27573,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide reprogramming of metabolism and regulatory networks of Arabidopsis in response to phosphorus</w:t>
+                <w:t xml:space="preserve">Temporal responses of transcripts, enzyme activities and metabolites after adding sucrose to carbon-deprived Arabidopsis seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Osuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Usadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rosa Morcuende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId904" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId905" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bikram Datt Pant</w:t>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Bläsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2006.01608.x⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49 (3), pp.463-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313x.2006.02979.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321598v1</w:t>
+                <w:t xml:space="preserve">hal-03321599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal responses of transcripts, enzyme activities and metabolites after adding sucrose to carbon-deprived Arabidopsis seedlings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide reprogramming of metabolism and regulatory networks of Arabidopsis in response to phosphorus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Morcuende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendra Bari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Osuna</w:t>
+                <w:t xml:space="preserve">Wenming Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjorn Usadel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Oliver Bläsing</w:t>
+                <w:t xml:space="preserve">Bikram Datt Pant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 49 (3), pp.463-491. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (1), pp.85-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313x.2006.02979.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2006.01608.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId908" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321599v1</w:t>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GC-EI-TOF-MS analysis of in vivo carbon-partitioning into soluble metabolite pools of higher plants by monitoring isotope dilution after 13CO2 labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Huege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Lisec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27993,90 +27993,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deficiency of mitochondrial fumarase activity in tomato plants impairs photosynthesis via an effect on stomatal function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Carrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lytovchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28121,1245 +28121,1245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar-induced increases in trehalose 6-phosphate are correlated with redox activation of ADPglucose pyrophosphorylase and higher rates of starch synthesis in Arabidopsis thaliana</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased C availability at elevated carbon dioxide concentration improves N assimilation in a legume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janneke Hm Hendriks</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Alistair Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId903" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rosa Morcuende</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Bernacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20060083⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (8), pp.1651-1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2006.01549.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00478514v1</w:t>
+                <w:t xml:space="preserve">hal-03321592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PageMan: An interactive ontology tool to generate, display, and annotate overview graphs for profiling experiments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Integration of metabolite with transcript and enzyme activity profiling during diurnal cycles in Arabidopsis rosettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId877" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oliver Bläsing</w:t>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjoern Usadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Blaesing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Kamlage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Hoehne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (8), pp.R76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2006-7-8-r76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-7-535⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03321595v1</w:t>
+                <w:t xml:space="preserve">hal-03321591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased C availability at elevated carbon dioxide concentration improves N assimilation in a legume</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">PageMan: An interactive ontology tool to generate, display, and annotate overview graphs for profiling experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Usadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Steinhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carl Bernacchi</w:t>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Bläsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2006.01549.x⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-7-535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId926" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321592v1</w:t>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of metabolite with transcript and enzyme activity profiling during diurnal cycles in Arabidopsis rosettes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation of Enzyme Activities and Metabolite Levels in 24 Arabidopsis Accessions Growing in Carbon-Limited Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Hoehne</w:t>
+                <w:t xml:space="preserve">Joanna Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria von Korff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Altmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Bartzetko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2006-7-8-r76⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 142 (4), pp.1574-1588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.106.086629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId931" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321591v1</w:t>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of Enzyme Activities and Metabolite Levels in 24 Arabidopsis Accessions Growing in Carbon-Limited Conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does elevated atmospheric [CO2] alter diurnal C uptake and the balance of C and N metabolites in growing and fully expanded soybean leaves?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Bartzetko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sulpice</w:t>
+                <w:t xml:space="preserve">E. Ainsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leakey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Heady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.106.086629⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58 (3), pp.579-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erl233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId937" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321593v1</w:t>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does elevated atmospheric [CO2] alter diurnal C uptake and the balance of C and N metabolites in growing and fully expanded soybean leaves?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Leakey</w:t>
+                <w:t xml:space="preserve">Sugar-induced increases in trehalose 6-phosphate are correlated with redox activation of ADPglucose pyrophosphorylase and higher rates of starch synthesis in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John E Lunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Feil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Heady</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Gibon</w:t>
+                <w:t xml:space="preserve">Janneke Hm Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Morcuende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 58 (3), pp.579-591. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 397 (1), pp.139-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erl233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20060083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId941" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321596v1</w:t>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00478514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Characterisation of the α and β Subunits of Succinyl CoA Ligase of Tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension of the Visualization Tool MapMan to Allow Statistical Analysis of Arrays, Display of Coresponding Genes, and Comparison with Known Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Usadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Studart-Guimarães</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Oliver Thimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolás Frankel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">María Inés Zanor</w:t>
+                <w:t xml:space="preserve">Henning Redestig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Blaesing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11103-005-1004-1⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 138 (3), pp.1195-1204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.105.060459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId953" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321588v1</w:t>
+                <w:t xml:space="preserve">hal-03321587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugars and Circadian Regulation Make Major Contributions to the Global Regulation of Diurnal Gene Expression in Arabidopsis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identification and Characterisation of the α and β Subunits of Succinyl CoA Ligase of Tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Studart-Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Frankel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Günther</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rosa Morcuende</w:t>
+                <w:t xml:space="preserve">María Inés Zanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17 (12), pp.3257-3281. </w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59 (5), pp.781-791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.105.035261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11103-005-1004-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId954" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321589v1</w:t>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the Visualization Tool MapMan to Allow Statistical Analysis of Arrays, Display of Coresponding Genes, and Comparison with Known Responses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oliver Thimm</w:t>
+                <w:t xml:space="preserve">Sugars and Circadian Regulation Make Major Contributions to the Global Regulation of Diurnal Gene Expression in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Bläsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henning Redestig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oliver Blaesing</w:t>
+                <w:t xml:space="preserve">Manuela Günther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Höhne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Morcuende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 138 (3), pp.1195-1204. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (12), pp.3257-3281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.105.060459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.105.035261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId957" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321587v1</w:t>
+            <w:hyperlink r:id="rId958" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GMD@CSB.DB: the Golm Metabolome Database</w:t>
               </w:r>
@@ -29492,90 +29492,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolite profiling in plant biology: platforms and destinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Kopka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisdair Fernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Weckwerth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5 (6), pp.109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
@@ -29609,90 +29609,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mapman: a user-driven tool to display genomics data sets onto diagrams of metabolic pathways and other biological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Thimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Bläsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svenja Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29889,103 +29889,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robot-Based Platform to Measure Multiple Enzyme Activities in Arabidopsis Using a Set of Cycling Assays: Comparison of Changes of Enzyme Activities and Transcript Levels during Diurnal Cycles and in Prolonged Darkness[W]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Blaesing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Hannemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petronia Carillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Höhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16 (12), pp.3304-3325. </w:t>
@@ -30049,77 +30049,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robert Larher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Trotel-Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 41 (6-7), pp.657-666. </w:t>
@@ -30169,90 +30169,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADP-Glucose Pyrophosphorylase Is Activated by Posttranslational Redox-Modification in Response to Light and to Sugars in Leaves of Arabidopsis and Other Plant Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janneke H.M. Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Geigenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30312,64 +30312,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Expression of Aconitase Results in an Enhanced Rate of Photosynthesis and Marked Shifts in Carbon Partitioning in Illuminated Leaves of Wild Species Tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Carrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lytovchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30433,51 +30433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive and high throughput metabolite assays for inorganic pyrophosphate, ADPGlc, nucleotide phosphates, and glycolytic intermediates based on a novel enzymic cycling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Vigeolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30485,51 +30485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Tiessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Geigenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 30 (2), pp.221-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
@@ -30563,64 +30563,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between exogenous glycine betaine and the photorespiratory pathway in canola leaf discs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cornic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30706,77 +30706,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Tiessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janneke Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Branscheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14 (9), pp.2191-2213. </w:t>
@@ -30956,64 +30956,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proline accumulation in canola leaf discs subjected to osmotic stress is related to the loss of chlorophylls and to the decrease of mitochondrial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Larher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31085,51 +31085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Single-Step Purification for Glycine Betaine Determination in Plant Extracts by Isocratic HPLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31201,51 +31201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exogenously supplied glycine betaine in spinach and rapeseed leaf discs: compatibility or non-compatibility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31422,51 +31422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycling Assay for Nicotinamide Adenine Dinucleotides: NaCl Precipitation and Ethanol Solubilization of the Reduced Tetrazolium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Larher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31596,51 +31596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31676,303 +31676,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR profiling of eggplant and pepper fruits during their development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive metabolomic to decipher plant eco-evolutive tendencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1038" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Trueba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique, Mathématiques (JOBIM2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190161v1</w:t>
+                <w:t xml:space="preserve">hal-05166151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1038" w:history="1">
+            <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive metabolomic to decipher plant eco-evolutive tendencies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">1H-NMR profiling of eggplant and pepper fruits during their development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique, Mathématiques (JOBIM2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1038" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166151v1</w:t>
+            <w:hyperlink r:id="rId1039" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboHUB – Bordeaux Metabolome Facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32049,51 +32049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the Impact of Biostimulant Application on Tomato Metabolism through a metabolomics strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1039" w:history="1">
+            <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32101,51 +32101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena Cristina Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Rochepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Poucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint malo, France</w:t>
@@ -32174,64 +32174,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutti frutti: Metabolomics Meets Machine Learning for Juicy Discoveries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Melandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32325,77 +32325,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32433,51 +32433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using metabolomics and predictive metabolomic to study the physiology of an old rustic oilseed plant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32545,51 +32545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1056" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry at the service of Plant Science to decipher Plant Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32670,64 +32670,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using machine-learning on metabolomics data to predict complex phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32778,51 +32778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1061" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32871,277 +32871,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Djabali</w:t>
+                <w:t xml:space="preserve">The PHYTOSTIM Project (2021-2025): Toward an integrative Analysis of Phytostimulant Mode of Action and Acceptance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1046" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélisande Blein</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berton</w:t>
+                <w:t xml:space="preserve">Sabri Najaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Jorly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1064" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Eyssan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">XII International Agriculture Symposium "AGROSYM 2021"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Sarajevo, Bosnia and Herzegovina. pp.P80, Agrosym 2021 - Book of proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368764v1</w:t>
+                <w:t xml:space="preserve">hal-03383359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1064" w:history="1">
+            <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PHYTOSTIM Project (2021-2025): Toward an integrative Analysis of Phytostimulant Mode of Action and Acceptance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joana Jorly</w:t>
+                <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1060" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Eyssan</w:t>
+                <w:t xml:space="preserve">Mélisande Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1061" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Agriculture Symposium "AGROSYM 2021"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Sarajevo, Bosnia and Herzegovina. pp.P80, Agrosym 2021 - Book of proceedings</w:t>
+              <w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1064" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383359v1</w:t>
+            <w:hyperlink r:id="rId1065" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboHUB-Bordeaux</w:t>
               </w:r>
@@ -33179,51 +33179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques INRA-BAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Hyères, France. , 2019</w:t>
@@ -33252,103 +33252,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR metabolomic profiling reveals a distinct metabolic recovery response in shoots and roots of temporarily drought-stressed sugar beets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Wedeking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant Spectroscopy Conference (IPSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Berlin, Germany. 2019</w:t>
@@ -33515,64 +33515,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf metabolite profiling reveals biochemical diversities within wheat genetic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1073" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33627,103 +33627,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain abortion under drought in maize: expansive growth and hydraulics also matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duyên Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Maize Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 2018</w:t>
@@ -33746,277 +33746,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-level modelling framework for simulating grape growth and biochemical compositions under genotype x environment interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">Combined metabolomic and proteomic profiling of maize leaf to reveal metabolic responses to cold temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. ISHS-International Society for Horticultural Science, Acta Horticulturae, 2018</w:t>
+              <w:t xml:space="preserve">11. Journées Scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Liège, Belgium. pp.P25, 2018, 11. Journées Scientifiques du RFMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736966v1</w:t>
+                <w:t xml:space="preserve">hal-03125712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1077" w:history="1">
+            <w:hyperlink r:id="rId1076" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined metabolomic and proteomic profiling of maize leaf to reveal metabolic responses to cold temperatures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
+                <w:t xml:space="preserve">A multi-level modelling framework for simulating grape growth and biochemical compositions under genotype x environment interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinliang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junqi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1077" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tiffon-Terrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Liège, Belgium. pp.P25, 2018, 11. Journées Scientifiques du RFMF</w:t>
+              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. ISHS-International Society for Horticultural Science, Acta Horticulturae, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1077" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125712v1</w:t>
+            <w:hyperlink r:id="rId1076" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1078" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary metabolism investigation of fleshy fruit species using 1H-NMR profiling</w:t>
               </w:r>
@@ -34028,77 +34028,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAR - European Magnetic Resonance Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t>
@@ -34121,1855 +34121,1855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato cultivars with high resistance to blossom-end rot show a greater antioxidant capacity prior to symptom appearance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Yield maintenance under drought: expansive growth and hydraulics also matter in reproductive organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyên Prodhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 2017</w:t>
+              <w:t xml:space="preserve">Interdrought V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Hyderabad, India. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734102v1</w:t>
+                <w:t xml:space="preserve">hal-01605905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1081" w:history="1">
+            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological Analysis of Buds Dormancy in Sweet Cherry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Central carbon metabolism and anthocyanin biosynthesis in grape berry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1081" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1082" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messa Meddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome XXV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, San Diego, United States. 2017</w:t>
+              <w:t xml:space="preserve">4. International Conference on Plant Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dalian, China. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1081" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603066v1</w:t>
+            <w:hyperlink r:id="rId1080" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1082" w:history="1">
+            <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield maintenance under drought: expansive growth and hydraulics also matter in reproductive organs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Are metabolic traits markers of the plant response to virus infection? A phenotype and genotype study in Arabidopsis thaliana in response to TuMV (Turnip mosaic virus) in a natural environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Revers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdrought V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Hyderabad, India. 2017</w:t>
+              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Aussois, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1082" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605905v1</w:t>
+            <w:hyperlink r:id="rId1083" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1083" w:history="1">
+            <w:hyperlink r:id="rId1084" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central carbon metabolism and anthocyanin biosynthesis in grape berry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
+                <w:t xml:space="preserve">Comparative study of primary metabolite patterns in diverse fleshy fruit species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messa Meddar</w:t>
+                <w:t xml:space="preserve">C B Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arrivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Plant Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Dalian, China. 2017</w:t>
+              <w:t xml:space="preserve">MetaboMeeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Birmingham (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1083" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736097v1</w:t>
+            <w:hyperlink r:id="rId1084" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1086" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are metabolic traits markers of the plant response to virus infection? A phenotype and genotype study in Arabidopsis thaliana in response to TuMV (Turnip mosaic virus) in a natural environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Multiscale Fruit Modeling: integrating biophysical fruit growth with biochemical metabolisms in 10 fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Aussois, France. 2017</w:t>
+              <w:t xml:space="preserve">2. Annual Crops in silico Symposium and Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Oxford, United Kingdom. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1086" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603260v1</w:t>
+                <w:t xml:space="preserve">hal-02735987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of primary metabolite patterns in diverse fleshy fruit species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Arrivault</w:t>
+                <w:t xml:space="preserve">Physiological Analysis of Buds Dormancy in Sweet Cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Beauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MetaboMeeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Birmingham (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Diego, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955742v1</w:t>
+                <w:t xml:space="preserve">hal-01603066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1089" w:history="1">
+            <w:hyperlink r:id="rId1088" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Fruit Modeling: integrating biophysical fruit growth with biochemical metabolisms in 10 fruits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+                <w:t xml:space="preserve">Tomato cultivars with high resistance to blossom-end rot show a greater antioxidant capacity prior to symptom appearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rached Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Matsukura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1089" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tohru Ariizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Annual Crops in silico Symposium and Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Oxford, United Kingdom. 2017</w:t>
+              <w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1089" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735987v1</w:t>
+            <w:hyperlink r:id="rId1088" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1090" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic profiles and viral charge genome wide mapping in Arabidopsis thaliana in response to TuMV (Turnip mosaic virus) in a natural environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Metabolites analysis of flower buds during dormancy in sweet cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Beauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. General Congress of EUCARPIA "Plant breeding: the art of bringing science to life"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Zurich, Switzerland. , Abstracts</w:t>
+              <w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Angers, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1090" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953367v1</w:t>
+                <w:t xml:space="preserve">hal-02739660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolites analysis of flower buds during dormancy in sweet cherry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+                <w:t xml:space="preserve">Combining LCMS data from two years for plant performance biomarkers discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia Rosauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Angers, France. 2016</w:t>
+              <w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739660v1</w:t>
+                <w:t xml:space="preserve">hal-02742089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berton</w:t>
+                <w:t xml:space="preserve">Yield reduction under high temperature is paired with a low carbon status in microvine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Luchaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Rienth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
+              <w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Verone, Italy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743906v1</w:t>
+                <w:t xml:space="preserve">hal-02793305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield reduction under high temperature is paired with a low carbon status in microvine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Luchaire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Charles Romieu</w:t>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Verone, Italy. 2016</w:t>
+              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793305v1</w:t>
+                <w:t xml:space="preserve">hal-02743906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1094" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining LCMS data from two years for plant performance biomarkers discovery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ballias</w:t>
+                <w:t xml:space="preserve">The timing of shifts in the transcriptome and proteome in relation to metabolic state during tomato fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isma Belouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. 2016</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1094" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742089v1</w:t>
+                <w:t xml:space="preserve">hal-01603579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1095" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The timing of shifts in the transcriptome and proteome in relation to metabolic state during tomato fruit development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Colombie</w:t>
+                <w:t xml:space="preserve">Searching for marker metabolites of crop performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Zhendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. , 2016</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1095" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603579v1</w:t>
+                <w:t xml:space="preserve">hal-02744241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1096" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for marker metabolites of crop performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Lamari</w:t>
+                <w:t xml:space="preserve">How to optimize metabolites concentrations and fluxes in a metabolic pathway? Backgrounds and Basics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dieuaide-Noubhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. 2016</w:t>
+              <w:t xml:space="preserve">International Study Group for Systems Biology meeting (ISGSB 2016) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Jena, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1096" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744241v1</w:t>
+                <w:t xml:space="preserve">hal-01445608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1097" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. 2016</w:t>
@@ -35992,4338 +35992,4338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1098" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to optimize metabolites concentrations and fluxes in a metabolic pathway? Backgrounds and Basics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Mazat</w:t>
+                <w:t xml:space="preserve">Interaction between the enzymes of central carbon metabolism and anthocyanin biosynthesis during grape berry development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1081" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1082" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messa Meddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Study Group for Systems Biology meeting (ISGSB 2016) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Jena, Germany. </w:t>
+              <w:t xml:space="preserve">Macromolecules and Secondary Metabolites of Grapevine and Wine - Macrowine 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Changins, Switzerland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1098" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445608v1</w:t>
+                <w:t xml:space="preserve">hal-02744264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1099" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between the enzymes of central carbon metabolism and anthocyanin biosynthesis during grape berry development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Characterization of a plant cell suspension culture of Vitis vinifera: biomass composition assessment before C13-metabolic flux analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Machado Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1085" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Messa Meddar</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules and Secondary Metabolites of Grapevine and Wine - Macrowine 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Changins, Switzerland. 2016</w:t>
+              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1099" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744264v1</w:t>
+                <w:t xml:space="preserve">hal-02741756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1100" w:history="1">
+            <w:hyperlink r:id="rId1101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a plant cell suspension culture of Vitis vinifera: biomass composition assessment before C13-metabolic flux analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Metabolic profiles and viral charge genome wide mapping in Arabidopsis thaliana in response to TuMV (Turnip mosaic virus) in a natural environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Revers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
+              <w:t xml:space="preserve">20. General Congress of EUCARPIA "Plant breeding: the art of bringing science to life"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Zurich, Switzerland. , Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741756v1</w:t>
+            <w:hyperlink r:id="rId1101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of metabolome compartmentation changes during tomato leaf development using nonaqueous fractionation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
+                <w:t xml:space="preserve">Modelling metabolic fluxes during tomato fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. C. Cocuron</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603745v1</w:t>
+                <w:t xml:space="preserve">hal-01601445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1105" w:history="1">
+            <w:hyperlink r:id="rId1103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of ADP-glucose pyrophosphorylase genes affects fruit skin thickness as well as fruit sugar and sugar phosphate contents in tomato (Solanum lycopersicum L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rothan</w:t>
+                <w:t xml:space="preserve">Cold treatment affects the metabolite profiles of maize leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Zhendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015</w:t>
+              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602128v1</w:t>
+            <w:hyperlink r:id="rId1103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1109" w:history="1">
+            <w:hyperlink r:id="rId1104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling metabolic fluxes during tomato fruit development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
+                <w:t xml:space="preserve">Towards improved fruit set efficiency using tomato genetic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1089" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tohru Ariizumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Shinozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Okabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hoshikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Shikata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601445v1</w:t>
+            <w:hyperlink r:id="rId1104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1110" w:history="1">
+            <w:hyperlink r:id="rId1109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold treatment affects the metabolite profiles of maize leaves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Zhendre</w:t>
+                <w:t xml:space="preserve">Combining MS and proton NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
+              <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742488v1</w:t>
+            <w:hyperlink r:id="rId1109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1111" w:history="1">
+            <w:hyperlink r:id="rId1110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining MS and proton NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
+                <w:t xml:space="preserve">Combining MS and NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Benard</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
+              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606414v1</w:t>
+            <w:hyperlink r:id="rId1110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1112" w:history="1">
+            <w:hyperlink r:id="rId1111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improved fruit set efficiency using tomato genetic resources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Shikata</w:t>
+                <w:t xml:space="preserve">Consequences of high temperatures and drought on peach fruit production strongly depends on their period of occurence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Adra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015</w:t>
+              <w:t xml:space="preserve">ISHS International Symposium, INNOHORT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Avignon, France. 2015, Innovation in Integrated &amp; Organic Horticulture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604671v1</w:t>
+            <w:hyperlink r:id="rId1111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1117" w:history="1">
+            <w:hyperlink r:id="rId1112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining MS and NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primary metabolism intermediates of two tomato leaf tissues in contrasted light intensity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Bénard</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arrivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Guenther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Feil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739251v1</w:t>
+            <w:hyperlink r:id="rId1112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1118" w:history="1">
+            <w:hyperlink r:id="rId1114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary metabolism intermediates of two tomato leaf tissues in contrasted light intensity conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740588v1</w:t>
+            <w:hyperlink r:id="rId1114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1120" w:history="1">
+            <w:hyperlink r:id="rId1115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; susceptibility to TuMV (&amp;lt;em&amp;gt;Turnip mosaic virus&amp;lt;/em&amp;gt;) in natural environment: mapping loci involved in viral charge and preliminary results on associated metabolic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Revers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743630v1</w:t>
+            <w:hyperlink r:id="rId1115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1121" w:history="1">
+            <w:hyperlink r:id="rId1116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of high temperatures and drought on peach fruit production strongly depends on their period of occurence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agathe Noblet</w:t>
+                <w:t xml:space="preserve">Suppression of ADP-glucose pyrophosphorylase genes affects fruit skin thickness as well as fruit sugar and sugar phosphate contents in tomato (Solanum lycopersicum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Nonaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISHS International Symposium, INNOHORT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Avignon, France. 2015, Innovation in Integrated &amp; Organic Horticulture</w:t>
+              <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608225v1</w:t>
+            <w:hyperlink r:id="rId1116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1122" w:history="1">
+            <w:hyperlink r:id="rId1120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; susceptibility to TuMV (&amp;lt;em&amp;gt;Turnip mosaic virus&amp;lt;/em&amp;gt;) in natural environment: mapping loci involved in viral charge and preliminary results on associated metabolic profiles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+                <w:t xml:space="preserve">Assessment of metabolome compartmentation changes during tomato leaf development using nonaqueous fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence de Jaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Cocuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France. 2015</w:t>
+              <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797938v1</w:t>
+            <w:hyperlink r:id="rId1120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hit-Me: high throughput metabolic phenotyping in PHENOME!</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB IA project. Tools and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSO Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 2014</w:t>
+              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792062v1</w:t>
+                <w:t xml:space="preserve">hal-02799366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining metabolite and enzymatic profiling during tomato fruit development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Metabolomic analyses in sweet cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lalanne-Tisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cocureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793996v1</w:t>
+                <w:t xml:space="preserve">hal-02792223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1125" w:history="1">
+            <w:hyperlink r:id="rId1127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux balance analysis highlights cell energy and redox status as metabolic drivers for anthocyanin accumulation in grapevine GT3 cells under nitrogen starvation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
+                <w:t xml:space="preserve">XEML Interactive designer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenny Biliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId969" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Kopka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macrowine 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Stellenbosch, South Africa. 2014</w:t>
+              <w:t xml:space="preserve">Bordeaux Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Bordeaux, France. , 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739299v1</w:t>
+            <w:hyperlink r:id="rId1127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1126" w:history="1">
+            <w:hyperlink r:id="rId1130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic analyses in sweet cherry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+                <w:t xml:space="preserve">Integrative analysis of metabolite and enzyme profiles in ripening grape berries in response to source-sink modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bobeica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Edward Lunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Feil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t>
+              <w:t xml:space="preserve">3. Annual Conference of the COST ACTION QUALITYFRUIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chania, Greece. 2014, Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792223v1</w:t>
+            <w:hyperlink r:id="rId1130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1129" w:history="1">
+            <w:hyperlink r:id="rId1133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB IA project. Tools and Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Development of recombinant sub-NILs containing smaller introgressions of QTL SC5-1 determined to be involved in the accumulation of sugar via MAS and high throughput SNP genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason M. Argyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Garcia-Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torben Jahrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Picó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">Cucurbitaceae 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Bay Harbor, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799366v1</w:t>
+            <w:hyperlink r:id="rId1133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1130" w:history="1">
+            <w:hyperlink r:id="rId1136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XEML Interactive designer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joachim Kopka</w:t>
+                <w:t xml:space="preserve">Flux Balance Analysis metabolic modelling highlights cell energy and redox status as a metabolic driver for anthocyanin accumulation in grapevine GT3 cells under nitrogen starvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cluzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Computational Biology and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Bordeaux, France. , 1 p., 2014</w:t>
+              <w:t xml:space="preserve">ICP 2014 - XXVIIth International Conference on Polyphenols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nagoya, Japan. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203290v1</w:t>
+            <w:hyperlink r:id="rId1136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1133" w:history="1">
+            <w:hyperlink r:id="rId1139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative analysis of metabolite and enzyme profiles in ripening grape berries in response to source-sink modulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Regina Feil</w:t>
+                <w:t xml:space="preserve">Flux balance analysis highlights cell energy and redox status as metabolic drivers for anthocyanin accumulation in grapevine GT3 cells under nitrogen starvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Annual Conference of the COST ACTION QUALITYFRUIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Chania, Greece. 2014, Book of abstracts</w:t>
+              <w:t xml:space="preserve">Macrowine 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Stellenbosch, South Africa. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740512v1</w:t>
+            <w:hyperlink r:id="rId1139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1136" w:history="1">
+            <w:hyperlink r:id="rId1140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of recombinant sub-NILs containing smaller introgressions of QTL SC5-1 determined to be involved in the accumulation of sugar via MAS and high throughput SNP genotyping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Belén Picó</w:t>
+                <w:t xml:space="preserve">Combining metabolite and enzymatic profiling during tomato fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cucurbitaceae 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Bay Harbor, United States. 2014</w:t>
+              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799217v1</w:t>
+            <w:hyperlink r:id="rId1140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1139" w:history="1">
+            <w:hyperlink r:id="rId1141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux Balance Analysis metabolic modelling highlights cell energy and redox status as a metabolic driver for anthocyanin accumulation in grapevine GT3 cells under nitrogen starvation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hit-Me: high throughput metabolic phenotyping in PHENOME!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICP 2014 - XXVIIth International Conference on Polyphenols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nagoya, Japan. 2014</w:t>
+              <w:t xml:space="preserve">EPSO Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792547v1</w:t>
+            <w:hyperlink r:id="rId1141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed abortion of maize under water deficit is linked to a developmental process and not to carbon deprivation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a system biology approach of the effect of different levels of nitrogen supply on anthocyanin accumulation in grapevine cell suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdrought IV Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Perth, Australia. 2013</w:t>
+              <w:t xml:space="preserve">Plant Biology 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rhode Island, United States. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745394v1</w:t>
+                <w:t xml:space="preserve">hal-02804615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1143" w:history="1">
+            <w:hyperlink r:id="rId1144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of two new transcription factors implicated in tomato fruit development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+                <w:t xml:space="preserve">Kinetic modelling of the metabolism and compartmentation of sugars during tomato fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action FA1106 "QualityFruit" - 2 nd Annual Conference Fleshy Fruit Development &amp; Ripening</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Chania, Greece. 2013</w:t>
+              <w:t xml:space="preserve">Metabolic Pathway Analysis 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803787v1</w:t>
+            <w:hyperlink r:id="rId1144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1147" w:history="1">
+            <w:hyperlink r:id="rId1145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a system biology approach of the effect of different levels of nitrogen supply on anthocyanin accumulation in grapevine cell suspensions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">Influence of diurnal factor on compositional changes of tomato fruit and leaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rhode Island, United States. 2013</w:t>
+              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804615v1</w:t>
+            <w:hyperlink r:id="rId1145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1149" w:history="1">
+            <w:hyperlink r:id="rId1146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modelling of the metabolism and compartmentation of sugars during tomato fruit development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
+                <w:t xml:space="preserve">On-going method developments in Bordeaux Metabolome Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Guntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Pathway Analysis 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. 2013</w:t>
+              <w:t xml:space="preserve">Metabolomics 2013 - 9. Annual conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Glasgow, United Kingdom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809066v1</w:t>
+            <w:hyperlink r:id="rId1146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1150" w:history="1">
+            <w:hyperlink r:id="rId1149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of diurnal factor on compositional changes of tomato fruit and leaf</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Biais</w:t>
+                <w:t xml:space="preserve">A systems biology approach for the effect of nitrogen supply on anthocyanin accumulation in grapevine cell suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805301v1</w:t>
+            <w:hyperlink r:id="rId1149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1151" w:history="1">
+            <w:hyperlink r:id="rId1150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-going method developments in Bordeaux Metabolome Facility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Towards a FSPM of bud outgrowth for rosebush: experimental analysis of sugar effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+                <w:t xml:space="preserve">François Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Guntz</w:t>
+                <w:t xml:space="preserve">Rachid Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2013 - 9. Annual conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Glasgow, United Kingdom. 2013</w:t>
+              <w:t xml:space="preserve">7 th International Conference on Functional- Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saarisalkä, Finland. Finnish Society of Forest Science, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804388v1</w:t>
+            <w:hyperlink r:id="rId1150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1154" w:history="1">
+            <w:hyperlink r:id="rId1155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology approach for the effect of nitrogen supply on anthocyanin accumulation in grapevine cell suspensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+                <w:t xml:space="preserve">Coordinated methodological developments for plant metabolomics at Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Merlin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">Yvon Guntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810027v1</w:t>
+            <w:hyperlink r:id="rId1155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1155" w:history="1">
+            <w:hyperlink r:id="rId1156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a FSPM of bud outgrowth for rosebush: experimental analysis of sugar effect</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification and characterization of two new transcription factors implicated in tomato fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Barbier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Assali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Jorly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 th International Conference on Functional- Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saarisalkä, Finland. Finnish Society of Forest Science, 2013</w:t>
+              <w:t xml:space="preserve">COST Action FA1106 "QualityFruit" - 2 nd Annual Conference Fleshy Fruit Development &amp; Ripening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Chania, Greece. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748594v1</w:t>
+            <w:hyperlink r:id="rId1156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated methodological developments for plant metabolomics at Bordeaux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seed abortion of maize under water deficit is linked to a developmental process and not to carbon deprivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Turc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
+              <w:t xml:space="preserve">Interdrought IV Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Perth, Australia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810760v1</w:t>
+                <w:t xml:space="preserve">hal-02745394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional changes in fruit pericarp of water-stressed tomato in greenhouse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Comparison of metabolomic, proteomic and genomic variability in tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Washington, United States. 1 p., 2012</w:t>
+              <w:t xml:space="preserve">9. Solanaceae Conference (SOL2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Neuchâtel, Switzerland. 2012, SOL 2012: From the Bench to Innovative Applications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805488v1</w:t>
+                <w:t xml:space="preserve">hal-02745839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1162" w:history="1">
+            <w:hyperlink r:id="rId1163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of metabolomic, proteomic and genomic variability in tomato fruit</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Compositional changes in fruit pericarp of water-stressed tomato in greenhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Solanaceae Conference (SOL2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Neuchâtel, Switzerland. 2012, SOL 2012: From the Bench to Innovative Applications</w:t>
+              <w:t xml:space="preserve">Metabolomics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Washington, United States. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745839v1</w:t>
+            <w:hyperlink r:id="rId1163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High or low fructose? Consequences for sugar metabolism in peach fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Desnoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, San Michele all’Adige, Italy. 1 p., 2012</w:t>
@@ -40365,90 +40365,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple model of tomato metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dieuaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Study Group for Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Ameland, Netherlands. 2012</w:t>
@@ -40477,103 +40477,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diurnal compositional changes in pericarp of tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabomeeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Helsinki, Finland. , 1 p., 2011</w:t>
@@ -40602,103 +40602,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for Carbon metabolism in leaf growth response to soil water deficit ? An integrated perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Piques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Conference on Arabidopsis Research (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Edinburgh, United Kingdom. 2009</w:t>
@@ -40753,303 +40753,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental metabolomics to decipher and improve fleshy fruit quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. William Allwood</w:t>
+                <w:t xml:space="preserve">Plant metabolomics and breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gibon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">José Vallarino</w:t>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Metabolomics in full swing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 98, 2021, Advances in Botanical Research, 978-0-12-821688-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.abr.2020.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.abr.2020.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121970v1</w:t>
+                <w:t xml:space="preserve">hal-03150312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant metabolomics and breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+                <w:t xml:space="preserve">Developmental metabolomics to decipher and improve fleshy fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. William Allwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Millet</w:t>
+                <w:t xml:space="preserve">Wagner Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Rincent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+                <w:t xml:space="preserve">José Vallarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Metabolomics in full swing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 98, 2021, Advances in Botanical Research, 978-0-12-821688-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.abr.2020.09.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.abr.2020.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150312v1</w:t>
+                <w:t xml:space="preserve">hal-03121970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted Analysis of Semipolar Compounds by LC-MS and Targeted Analysis of Fatty Acids by GC-MS/GC-FID: From Plant Cultivation to Extract Preparation</w:t>
               </w:r>
@@ -41087,51 +41087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Rossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1778, Springer Science + Business Media B.V., pp.101-124, 2018, Methods in Molecular Biology, 978-1-4939-7818-2. </w:t>
@@ -41182,51 +41182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Enzyme Activities and Optimization of Continuous and Discontinuous Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Protocols in Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley and Sons Inc, 2016, 9781119077367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -41260,103 +41260,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of enzyme activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1146" w:history="1">
+            <w:hyperlink r:id="rId1159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Metabolic Flux Analysis : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1090, Springer Science+Business Media, 2014, Methods in Molecular Biology, 978-1-62703-687-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -41390,103 +41390,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput biochemical phenotyping for plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1146" w:history="1">
+            <w:hyperlink r:id="rId1159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics coming of age with its technological diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67 (1ère éd.), </w:t>
@@ -41537,276 +41537,276 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects of experimental design for plant metabolomics experiments and guidelines for growth of plant material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant metabolomics : Methods and protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 860, Springer Science+Business Media, 340 p., 2012, Methods in Molecular Biology, 978-1-61779-593-0. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 860, Springer Science+Business Media, 340 p., 2012, Methods in Molecular Biology, 978-1-61779-593-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803292v1</w:t>
+                <w:t xml:space="preserve">hal-02928423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects of experimental design for plant metabolomics experiments and guidelines for growth of plant material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rolin</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant metabolomics : Methods and protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 860, Springer Science+Business Media, 340 p., 2012, Methods in Molecular Biology, 978-1-61779-593-0</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 860, Springer Science+Business Media, 340 p., 2012, Methods in Molecular Biology, 978-1-61779-593-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-61779-594-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928423v1</w:t>
+                <w:t xml:space="preserve">hal-02803292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New opportunities in metabolomics biochemical phenotyping for plant systems biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2012, 978-953-51-0046-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41831,64 +41831,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzyme Kinetics: Theory and Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Metabolic Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.71-103, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId1194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -41980,51 +41980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42072,90 +42072,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatory therapy targeting mitochondrial oxidative phosphorylation improves efficacy of IDH mutant inhibitors in acute myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Stuani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -42203,77 +42203,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériel et Méthode thèse Léa ROCH (VF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42317,77 +42317,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bradbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nengyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -42471,51 +42471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Verneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Marquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42559,51 +42559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Verneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Marquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42790,51 +42790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650385v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreen Larroquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bodin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jollard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumont Chlo&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassan C&#233;dric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilbert-Masson Ghislaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Christel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878405v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjian Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582553v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bortolami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Dayer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Farolfi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.52" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1235.56" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786819v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Molinie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565229v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J. Millet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Kruijer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia Rosauro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maucourt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603456v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Adra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Noblet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740591v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desnoues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Signoret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603502v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy-Corbalan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lalanne-Tisne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Wenden" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603499v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801036v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601534v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Graveleau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Caballero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798441v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796388v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mazat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793254v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Fouilhaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802439v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803658v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750138v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805469v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802824v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810053v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747573v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L'H&#244;tel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803433v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748459v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807332v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Harouna Kore" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745486v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keski-Saari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keinanen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749748v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964176v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Plessis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Duchateau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749839v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261434v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bridier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claisse O" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton M" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miot-Sertier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804064v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754338v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph Aharoni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Rogachev" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagit Meir" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757642v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752517v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756773v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quintana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751275v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sulpice" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stitt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752977v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817846v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bordenave" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756341v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piques" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757382v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Doumouya" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753834v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752763v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sulpice" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piques" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750440v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750983v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752011v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753343v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016081v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Larher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moulin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trotel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105872v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gibon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Silvestre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kirsty Hassall" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiag052" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05519473v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.01.27.702021" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245412v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon de la Pe&#241;a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izargi Vega-Mas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Glauser" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2025.112684" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037526v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf122" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514679v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca D&#237;az" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Carrasco-Puga" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19415" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667578v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Gonz&#225;lez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Lamarque" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01246-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125893v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poucet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Montardit-Tarda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Urmeneta" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Urbano-G&#225;mez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae382" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468891v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10104-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612162v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pastor-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sanmart&#237;n" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manresa-Grao" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae146" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530669v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae032/7607105" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125881v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Nilo-Poyanco" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Moyano" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Jeffers" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae117" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997970v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Tong" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Lunn" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Xu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae363" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461297v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heumez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04551-x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04800078v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clav&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-024-06996-1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185814v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert&#8208;masson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16409" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121662v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Helm" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto L Salom&#243;n" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Hilman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muhr" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Knohl" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14614" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178513v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19160" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575735v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andrieu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheniclet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art14" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083263v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bournonville" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Blomeier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad108" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176065v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Lourkisti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Antoine" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Luro" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e15573" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384872v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Costa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Usadel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Vicente" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad379" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539592v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhort.2023.1267429" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215355v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik K Gro&#223;kinsky" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Faure" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Haslam" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1216337" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675840v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Campos" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cassan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amah" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac187" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626433v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Latorre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18095" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604241v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hall" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D&#8217;auria" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Silva Ferreira" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Kruszka" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.02.001" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766575v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Atienza" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art05" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03915215v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabija Vaitkevi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Aleli&#363;nas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Armonien&#279;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11212818" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768019v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.959118" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773295v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N&#228;gele" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13768" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702354v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Parrilla" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Medici" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Verbeke" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116194" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181587v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Hunter" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin O&#8217;donoghue" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Erridge" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Napier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2022.112059" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855200v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bego&#241;a Gonz&#225;lez-Moro" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15991" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702403v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Poorter" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyou Yin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouf Alyami" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs L Pons" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05391-8" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320839v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca P" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119312994.apr0758" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03505133v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Destailleur" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alonso" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cocuron" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120848" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182729v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuuma Ishikawa" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikeranmu Kadeer" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Yuasa" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomu Sato" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab023" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197197v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11040230" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321074v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021029" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179910v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab057" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224310v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Anc&#237;n" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Larraya" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Florez-Sarasa" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fern&#225;ndez-San Mill&#225;n" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab193" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152478v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Okabe" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab040" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563454v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200924" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152042v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17260" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474970v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gambetta" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112825118" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620164v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duran Garzon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart-Pillon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rautengarten" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bassard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier-Richard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz421" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629273v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrella Luna" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevanne" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030096" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946501v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihito Shinozaki" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Takahara" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Hao" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Ezura" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011859117" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883355v4" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa144" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539392v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisandra Denton" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105015" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749663v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa082" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926938v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youjun Zhang" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Krahnert" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Bolze" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Fernie" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cppb.20115" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540096v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wang" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00836" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327322v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.10.003" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619141v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01091" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621412v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chabane" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. William Allwood" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00594" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361156v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell'Aglio" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Giustini" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kraut" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00912" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327302v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00086" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628214v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James van Oosten" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Dell'Aversana" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ruggiero" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cirillo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01507" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620887v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Issa" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Courteaux" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guise" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01397" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622804v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peltier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bernard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trujillo" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n Prodhomme" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Barbe" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190094" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624574v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canas-Pendon Canas" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhazira Yesbergenova-Cuny" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Simons" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Armengaud" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00273" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623778v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Xia" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponnaiah Maharajah" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rajjou" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.01.014" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622637v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Wedeking" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196102" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621883v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.05.002" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621909v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Moalla" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Matsukura" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Ariizumi" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2503/hortj.OKD-150" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620975v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Sharma" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti Raga" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Roncoroni" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5145-4" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536736v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Hu" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30502-w" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533089v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soubeyrand" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00421" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891843v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Aleksandrov" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12415" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539641v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lamari" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1427-8" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053534v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perrin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois-Laurent" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.09.004" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605953v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canas-Pendon" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armengaud" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00613" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602636v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Nehe" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratthaphon Chatbanyong" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2017.16066" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625796v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martineau" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-017-2515-5" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628388v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M Argyris" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora D&#237;az" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Ruggieri" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Jahrmann" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01679" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620390v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Patricia Omena-Garcia" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner L Ara&#250;jo" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair R Fernie" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7292-0_14" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606784v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa E. Gimeno" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Royles" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason B. West" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14584" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637624v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-016-1099-1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631520v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Frois Caldeira" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01130" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640341v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Perpi&#241;&#225;" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Esteras" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Monforte" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Pic&#243;" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0842-0" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632485v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toubiana" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Xue" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nengyi Zhang" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kremling" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Gur" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01022" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445653v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14301" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637335v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulemesse" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149668" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557364v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey G. Quentin" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Pinkard" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Ryan" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Tissue" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scott Baggett" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv073" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543456v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.100" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630310v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoaneta V Popova" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Rausch" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hundertmark" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk K Hincha" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2015.05.002" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636970v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Rebolledo" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dingkuhn" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv258" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635325v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason G Wallace" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lepak" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinghua Li" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00025" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042399v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vincent" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12881" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291656v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oustric" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giannettini" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-015-1982-9" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636975v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120291" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291670v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7594" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61GM86VM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634460v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khozaei" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fisk" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Lawson" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.131011" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445680v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Biais" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mengin" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12685" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640926v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Saladi&#233;" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Canizares" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Phillips" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodr&#237;guez-Concepci&#243;n" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larrigaudiere" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1649-3" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631238v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2013.11.003" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640763v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Bradbury" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004845" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639565v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Recht" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine T&#246;pfer" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Batushansky" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noga Sikron" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Zarka" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.555144" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058814v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.127761" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639362v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.231241" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640750v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12265" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555992v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keski-Saari" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ningre" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu004" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636620v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00085" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631892v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0336-x" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640583v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Berm&#250;dez" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana de Godoy" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Demarco" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12418" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645455v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronia Carillo" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namiko Satoh-Nagasawa" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jackson" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-9-21" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208665v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert349" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190621v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Terc&#233;-Laforgue" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dargel-Graffin" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct108" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651407v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0429-1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-745VPHM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066953v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Nikoloski" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Tschoep" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Antonio" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kleessen" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.210104" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648494v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sagar" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Hao" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roustan" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.213843" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647870v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dal Santo" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Stampfl" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Krasensky" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kempa" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101279" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019522v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.103689" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644389v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fiorani" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Planck" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Schurr" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Finck" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP12028" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644594v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja H&#228;drich" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke H.M. Hendriks" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver K&#246;tting" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arrivault" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04860.x" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646438v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schudoma" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altmann" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Lunn" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2011.01.013" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKZWCMRQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650675v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq438" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652389v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Steinhauser" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Steinhauser" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bolger" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.181594" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644457v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03626.x" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664371v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parent" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq003" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663727v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsara Pracharoenwattana" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxu Zhou" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perigio B. Francisco" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanikan Udomchalothorn" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04189.x" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662264v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.157008" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666951v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Koehl" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carrari" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.154336" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656778v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Flint-Garcia" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009991" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848369v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mathieu-Rivet" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gevaudant" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sicard" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salar" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04198.x" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321616v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ott" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sullivan" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan James" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flemetakis" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin G&#252;nther" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-22-7-0800" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666866v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hannemann" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver E. Bl&#228;sing" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.01964.x" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663846v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Theresa Pyl" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie H&#246;ne" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.01965.x" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321614v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-T. Pyl" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishihara" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trenkamp" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinfath" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903478106" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321613v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Miller" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Amtmann" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133629" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321612v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Szecowka" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01921.x" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666439v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud X. Schulze" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie H&#246;hne" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2009.68" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321608v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bl&#228;sing" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poree" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01763.x" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321607v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leboeuf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Immerzeel" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Steup" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Pauly" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2007.10.007" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0HVNZW0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321606v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Jb Keurentjes" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyuan Fu" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-8-r129" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321604v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria von Korff" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk B&#252;ssis" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01679.x" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321602v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nunes-Nesi" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernie" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern002" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321597v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lunn" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp06249" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321598v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Morcuende" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Bari" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenming Zheng" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Datt Pant" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01608.x" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321599v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Osuna" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Usadel" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313x.2006.02979.x" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321603v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Huege" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lisec" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2007.03.026" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K09DCGM0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321601v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lytovchenko" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313x.2007.03115.x" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478514v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Hm Hendriks" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20060083" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321595v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Nagel" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-535" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321592v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Rogers" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Morgan" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Bernacchi" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01549.x" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321591v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Usadel" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blaesing" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kamlage" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Hoehne" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-8-r76" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321593v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Cross" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bartzetko" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.086629" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321596v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ainsworth" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rogers" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leakey" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heady" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl233" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321588v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Studart-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Frankel" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Wood" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Zanor" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-005-1004-1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F917J6KT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321589v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela G&#252;nther" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.035261" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321587v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Thimm" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Redestig" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.060459" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321585v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kopka" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schauer" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krueger" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birkemeyer" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Usadel" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti236" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321580v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Kopka" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Weckwerth" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2004-5-6-109" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321582v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Meyer" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313x.2004.02016.x" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321583v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Bender-Machado" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#228;uerlein" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schauer" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-004-1557-4" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BQ9FGF0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321584v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.025973" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321575v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert Larher" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Trotel-Aziz" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0981-9428(03)00076-7" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-812W302N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321577v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kolbe" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Geigenberger" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.024513" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321578v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ehlers Loureiro" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.026716" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321314v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Vigeolas" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tiessen" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2001.01278.x" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321574v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cornic" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2002.1160404.x" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321573v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Hendriks" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Branscheid" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.003640" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321303v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geigenberger" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Fernie" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christ" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stitt" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bc.2000.093" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-B9HWNHTR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321313v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Larher" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2000.1100407.x" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-445JVRTW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321310v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bessieres" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Lefeuvre" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Larher" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf990031h" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z35FP6XG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321309v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchereau" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larher" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.1998.00362.x" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321306v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessieres" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.1997.d01-82.x" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321307v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1997.2283" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS9FBKJP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190283v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Honor&#233;" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190161v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166151v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677506v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rochepeau" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677398v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Melandri" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Randriafanomezantsoa Radohery" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677424v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396004v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Grosskinsky" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194945v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760581v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383359v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Naja&#239;" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eyssan" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570809v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556922v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420427v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Genard" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936725v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petriacq" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738086v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736966v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tiffon-Terrade" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125712v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737961v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734102v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ariizumi" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603066v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605905v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736097v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messa Meddar" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603260v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955742v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Cakpo" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735987v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953367v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739660v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793305v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742089v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603579v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744241v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445608v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744264v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741756v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Machado Vieira" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602128v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Suzuki" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sato" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nonaka" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601445v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742488v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604671v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Shinozaki" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Okabe" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hoshikawa" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shikata" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740588v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Guenther" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608225v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797938v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792062v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793996v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739299v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792223v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cocureau" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203290v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dartigues" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Biliau" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740512v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bobeica" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Edward Lunn" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799217v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Argyris" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Garcia-Mas" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792547v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soubeyrand" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cluzet" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745394v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803787v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Menard" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804615v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809066v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805301v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804388v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Guntz" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810027v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748594v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810760v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805488v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745839v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804340v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806898v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747463v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757475v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121970v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vallarino" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.016" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150312v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.020" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01972166v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Acket" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rossez" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7819-9_8" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605777v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cppb.20003" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799530v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_15" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811316v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00009-5" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803292v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-594-7" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928423v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804473v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321610v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-78745-9_4" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659204v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Campos" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amah" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935177v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760180v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797919v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wallace" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bradbury" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421073v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Verneau" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421106v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumont Chlo&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassan C&#233;dric" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilbert-Masson Ghislaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Christel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650385v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreen Larroquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bodin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jollard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878405v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjian Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582553v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bortolami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Dayer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Farolfi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.52" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786819v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Molinie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J. Millet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Kruijer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1235.56" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740471v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740765v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia Rosauro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maucourt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603456v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Adra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Noblet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740591v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desnoues" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Signoret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603501v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506406v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603502v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743152v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Wenden" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603499v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742464v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy-Corbalan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lalanne-Tisne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798441v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Graveleau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Caballero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796388v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mazat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Fouilhaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601534v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792057v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805469v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802824v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811083v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803658v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802439v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750138v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747573v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L'H&#244;tel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803433v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748459v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745486v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keski-Saari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keinanen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807332v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Harouna Kore" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261434v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bridier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claisse O" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton M" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miot-Sertier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964176v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Plessis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Duchateau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749839v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804064v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749748v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752517v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756341v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sulpice" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piques" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757382v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Doumouya" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751275v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stitt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756773v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quintana" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752977v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817846v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bordenave" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753834v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757642v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754338v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph Aharoni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Rogachev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagit Meir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750440v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750983v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753343v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752011v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752763v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sulpice" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piques" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016081v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Larher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moulin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trotel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105872v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gibon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Silvestre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kirsty Hassall" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiag052" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05519473v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.01.27.702021" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245412v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon de la Pe&#241;a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izargi Vega-Mas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Glauser" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2025.112684" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037526v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf122" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667578v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Gonz&#225;lez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Lamarque" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01246-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125893v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poucet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Montardit-Tarda" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Urmeneta" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Urbano-G&#225;mez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae382" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468891v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10104-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612162v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pastor-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sanmart&#237;n" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manresa-Grao" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae146" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997970v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Tong" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Lunn" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Xu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae363" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530669v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae032/7607105" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125881v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Nilo-Poyanco" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Moyano" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Jeffers" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae117" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461297v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heumez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04551-x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04800078v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clav&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-024-06996-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514679v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca D&#237;az" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Carrasco-Puga" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19415" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575735v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andrieu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheniclet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art14" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083263v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bournonville" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Blomeier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad108" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176065v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Lourkisti" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Antoine" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Luro" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e15573" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178513v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19160" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215355v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik K Gro&#223;kinsky" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Faure" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Haslam" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Usadel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1216337" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539592v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhort.2023.1267429" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384872v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Costa" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Vicente" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad379" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185814v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert&#8208;masson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16409" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121662v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Helm" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto L Salom&#243;n" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Hilman" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muhr" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Knohl" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14614" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626433v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Latorre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18095" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766575v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Atienza" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art05" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604241v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hall" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D&#8217;auria" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Silva Ferreira" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Kruszka" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.02.001" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03915215v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabija Vaitkevi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Aleli&#363;nas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Armonien&#279;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11212818" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773295v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N&#228;gele" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13768" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768019v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.959118" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702354v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Parrilla" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Medici" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Verbeke" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116194" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181587v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Hunter" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin O&#8217;donoghue" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Erridge" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Napier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2022.112059" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702403v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Poorter" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyou Yin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouf Alyami" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs L Pons" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05391-8" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855200v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bego&#241;a Gonz&#225;lez-Moro" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15991" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675840v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Campos" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cassan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amah" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac187" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03505133v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Destailleur" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alonso" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cocuron" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120848" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182729v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuuma Ishikawa" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikeranmu Kadeer" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Yuasa" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomu Sato" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab023" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179910v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab057" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197197v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11040230" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321074v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021029" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152478v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Okabe" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab040" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224310v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Anc&#237;n" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Larraya" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Florez-Sarasa" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fern&#225;ndez-San Mill&#225;n" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab193" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563454v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200924" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152042v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17260" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474970v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gambetta" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112825118" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320839v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca P" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119312994.apr0758" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946501v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihito Shinozaki" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Takahara" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Hao" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Ezura" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011859117" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883355v4" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa144" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620164v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duran Garzon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart-Pillon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rautengarten" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bassard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier-Richard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz421" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629273v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrella Luna" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevanne" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030096" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749663v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa082" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539392v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisandra Denton" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105015" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926938v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youjun Zhang" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Krahnert" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Bolze" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Fernie" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cppb.20115" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327322v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.10.003" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361156v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell'Aglio" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Giustini" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kraut" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00912" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327302v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00086" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621412v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chabane" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. William Allwood" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00594" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619141v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01091" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628214v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James van Oosten" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Dell'Aversana" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ruggiero" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cirillo" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01507" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540096v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wang" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00836" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622804v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peltier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bernard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trujillo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n Prodhomme" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Barbe" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190094" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623778v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Xia" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponnaiah Maharajah" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rajjou" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.01.014" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624574v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canas-Pendon Canas" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhazira Yesbergenova-Cuny" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Simons" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Armengaud" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00273" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621909v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Moalla" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Matsukura" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Ariizumi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2503/hortj.OKD-150" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621883v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.05.002" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620975v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Sharma" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti Raga" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Roncoroni" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5145-4" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622637v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Wedeking" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196102" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533089v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soubeyrand" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00421" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536736v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Hu" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30502-w" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891843v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Aleksandrov" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12415" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539641v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lamari" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1427-8" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620887v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Issa" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Courteaux" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guise" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01397" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602636v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Nehe" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratthaphon Chatbanyong" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2017.16066" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628388v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M Argyris" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora D&#237;az" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Ruggieri" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Jahrmann" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01679" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625796v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martineau" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-017-2515-5" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605953v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canas-Pendon" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armengaud" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00613" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620390v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Patricia Omena-Garcia" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner L Ara&#250;jo" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair R Fernie" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7292-0_14" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606784v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa E. Gimeno" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Royles" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason B. West" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14584" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053534v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perrin" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois-Laurent" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.09.004" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640341v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Perpi&#241;&#225;" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Esteras" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Monforte" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Pic&#243;" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0842-0" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632485v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toubiana" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Xue" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nengyi Zhang" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kremling" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Gur" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01022" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445653v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14301" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637335v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulemesse" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149668" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631520v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Frois Caldeira" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01130" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637624v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-016-1099-1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543456v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.100" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630310v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoaneta V Popova" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Rausch" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hundertmark" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk K Hincha" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2015.05.002" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291656v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oustric" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giannettini" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-015-1982-9" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635325v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason G Wallace" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lepak" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinghua Li" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00025" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636970v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Rebolledo" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dingkuhn" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv258" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042399v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vincent" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12881" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291670v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7594" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61GM86VM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636975v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120291" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634460v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khozaei" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fisk" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Lawson" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.131011" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640926v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Saladi&#233;" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Canizares" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Phillips" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodr&#237;guez-Concepci&#243;n" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larrigaudiere" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1649-3" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445680v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Biais" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mengin" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12685" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557364v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey G. Quentin" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Pinkard" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Ryan" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Tissue" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scott Baggett" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv073" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631238v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2013.11.003" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640763v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Bradbury" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004845" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639565v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Recht" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine T&#246;pfer" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Batushansky" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noga Sikron" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Zarka" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.555144" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058814v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.127761" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555992v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keski-Saari" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ningre" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu004" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636620v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00085" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639362v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.231241" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640750v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12265" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631892v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0336-x" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640583v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Berm&#250;dez" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana de Godoy" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Demarco" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12418" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190621v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Terc&#233;-Laforgue" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dargel-Graffin" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct108" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648494v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sagar" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Hao" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roustan" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.213843" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651407v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0429-1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-745VPHM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066953v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Nikoloski" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Tschoep" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Antonio" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kleessen" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.210104" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208665v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert349" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645455v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronia Carillo" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namiko Satoh-Nagasawa" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jackson" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-9-21" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647870v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dal Santo" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Stampfl" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Krasensky" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kempa" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101279" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644389v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fiorani" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Planck" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Schurr" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Finck" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP12028" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644594v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja H&#228;drich" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke H.M. Hendriks" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver K&#246;tting" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arrivault" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04860.x" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019522v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.103689" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650675v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq438" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652389v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Steinhauser" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Steinhauser" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bolger" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.181594" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644457v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03626.x" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646438v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schudoma" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altmann" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Lunn" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2011.01.013" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKZWCMRQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664371v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parent" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq003" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663727v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsara Pracharoenwattana" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxu Zhou" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perigio B. Francisco" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanikan Udomchalothorn" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04189.x" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662264v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.157008" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666951v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Koehl" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carrari" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.154336" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656778v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Flint-Garcia" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009991" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848369v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mathieu-Rivet" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gevaudant" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sicard" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salar" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04198.x" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321612v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Szecowka" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01921.x" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663846v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Theresa Pyl" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie H&#246;ne" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.01965.x" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666866v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hannemann" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver E. Bl&#228;sing" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.01964.x" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321614v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-T. Pyl" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishihara" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trenkamp" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinfath" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903478106" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321613v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Miller" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Amtmann" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133629" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666439v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud X. Schulze" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie H&#246;hne" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2009.68" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321616v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ott" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sullivan" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan James" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flemetakis" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin G&#252;nther" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-22-7-0800" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321607v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leboeuf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Immerzeel" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Steup" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Pauly" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2007.10.007" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0HVNZW0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321606v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Jb Keurentjes" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyuan Fu" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-8-r129" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321608v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bl&#228;sing" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poree" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01763.x" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321604v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria von Korff" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk B&#252;ssis" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01679.x" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321602v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nunes-Nesi" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernie" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern002" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321597v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lunn" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp06249" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321599v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Osuna" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Usadel" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Morcuende" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313x.2006.02979.x" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321598v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Bari" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenming Zheng" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Datt Pant" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01608.x" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321603v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Huege" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lisec" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2007.03.026" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K09DCGM0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321601v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lytovchenko" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313x.2007.03115.x" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321592v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Rogers" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Morgan" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Bernacchi" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01549.x" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321591v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Usadel" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blaesing" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kamlage" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Hoehne" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-8-r76" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321595v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Nagel" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-535" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321593v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Cross" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bartzetko" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.086629" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321596v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ainsworth" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rogers" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leakey" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heady" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl233" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478514v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Hm Hendriks" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20060083" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321587v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Thimm" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Redestig" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.060459" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321588v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Studart-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Frankel" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Wood" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Zanor" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-005-1004-1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F917J6KT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321589v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela G&#252;nther" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.035261" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321585v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kopka" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schauer" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krueger" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birkemeyer" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Usadel" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti236" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321580v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Kopka" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Weckwerth" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2004-5-6-109" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321582v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Meyer" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313x.2004.02016.x" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321583v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Bender-Machado" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#228;uerlein" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schauer" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-004-1557-4" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BQ9FGF0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321584v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.025973" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321575v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert Larher" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Trotel-Aziz" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0981-9428(03)00076-7" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-812W302N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321577v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kolbe" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Geigenberger" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.024513" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321578v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ehlers Loureiro" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.026716" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321314v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Vigeolas" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tiessen" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2001.01278.x" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321574v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cornic" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2002.1160404.x" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321573v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Hendriks" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Branscheid" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.003640" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321303v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geigenberger" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Fernie" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christ" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stitt" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bc.2000.093" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-B9HWNHTR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321313v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Larher" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2000.1100407.x" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-445JVRTW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321310v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bessieres" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Lefeuvre" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Larher" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf990031h" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z35FP6XG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321309v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchereau" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larher" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.1998.00362.x" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321306v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessieres" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.1997.d01-82.x" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321307v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1997.2283" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS9FBKJP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190283v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Honor&#233;" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166151v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190161v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677506v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rochepeau" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677398v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Melandri" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Randriafanomezantsoa Radohery" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677424v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396004v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Grosskinsky" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194945v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760581v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383359v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Naja&#239;" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eyssan" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570809v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556922v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420427v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Genard" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936725v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petriacq" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738086v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125712v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736966v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tiffon-Terrade" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737961v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605905v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736097v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messa Meddar" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603260v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955742v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Cakpo" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735987v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603066v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734102v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ariizumi" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739660v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742089v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793305v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603579v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744241v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445608v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744264v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741756v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Machado Vieira" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953367v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601445v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742488v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604671v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Shinozaki" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Okabe" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hoshikawa" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shikata" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608225v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740588v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Guenther" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797938v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602128v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Suzuki" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sato" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nonaka" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792223v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cocureau" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203290v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dartigues" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Biliau" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740512v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bobeica" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Edward Lunn" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799217v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Argyris" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Garcia-Mas" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792547v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soubeyrand" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cluzet" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739299v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793996v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792062v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804615v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809066v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805301v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804388v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Guntz" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810027v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748594v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810760v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803787v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Menard" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745394v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745839v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805488v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804340v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806898v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747463v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757475v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150312v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.020" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121970v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vallarino" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.016" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01972166v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Acket" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rossez" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7819-9_8" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605777v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cppb.20003" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799530v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_15" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811316v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00009-5" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928423v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803292v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-594-7" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804473v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321610v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-78745-9_4" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659204v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Campos" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amah" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935177v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760180v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797919v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wallace" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bradbury" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421073v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Verneau" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421106v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>