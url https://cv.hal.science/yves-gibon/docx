--- v2 (2026-05-08)
+++ v3 (2026-06-03)
@@ -1618,277 +1618,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of “omics” data provides tools for understanding effects of variable nitrogen (N) and sulphur (S) supply during wheat grain development</w:t>
+                <w:t xml:space="preserve">Integrative and predictive biology outside the plant: linking computational tools to fleshy fruit systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+                <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Alvarez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Boudet</w:t>
+                <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FA1306 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t>
+              <w:t xml:space="preserve">Colloque Biologie synthétique et systémique, BioSynSys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340464v1</w:t>
+                <w:t xml:space="preserve">hal-02739719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative and predictive biology outside the plant: linking computational tools to fleshy fruit systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of “omics” data provides tools for understanding effects of variable nitrogen (N) and sulphur (S) supply during wheat grain development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Cabasson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">David Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Nazaret</w:t>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Benard</w:t>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Biologie synthétique et systémique, BioSynSys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">COST FA1306 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739719v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is failure of reproductive development under water or heat stress due to C shortage ?</w:t>
               </w:r>
@@ -2025,51 +2025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2437,221 +2437,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using metabolomic approaches and modelling of central metabolic to study fleshy fruit quality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating plant performance using metabolic phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Symposium on Metabolomics in Mexico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Guadalajara, Mexico. 2 p</w:t>
+              <w:t xml:space="preserve">COST FA 1306: The quest for tolerant varieties - Phenotyping at plant and cellular level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, IPK Gatersleben, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800371v1</w:t>
+                <w:t xml:space="preserve">hal-01603501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating plant performance using metabolic phenotyping</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using metabolomic approaches and modelling of central metabolic to study fleshy fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FA 1306: The quest for tolerant varieties - Phenotyping at plant and cellular level</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, IPK Gatersleben, Germany</w:t>
+              <w:t xml:space="preserve">1. International Symposium on Metabolomics in Mexico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Guadalajara, Mexico. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603501v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High or low fructose? Consequences for sugar metabolism in peach fruit</w:t>
               </w:r>
@@ -3534,51 +3534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4002,221 +4002,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métabolomique : un outil de la génomique fonctionnelle au service de la biologie des systèmes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic Phenotyping, in Quest of Serendipity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Congrès Jeunes Chercheurs de la SFBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jun 2014, Tours, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journée Scientifique BAP-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Pont Royal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801036v1</w:t>
+                <w:t xml:space="preserve">hal-02792057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Phenotyping, in Quest of Serendipity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La métabolomique : un outil de la génomique fonctionnelle au service de la biologie des systèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique BAP-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Pont Royal, France</w:t>
+              <w:t xml:space="preserve">8e Congrès Jeunes Chercheurs de la SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jun 2014, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792057v1</w:t>
+                <w:t xml:space="preserve">hal-02801036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old school analytical biochemistry in the era of systems biology</w:t>
               </w:r>
@@ -4534,51 +4534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diurnal compositional changes of tomato fruit and leaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4922,51 +4922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics data integration in tomato plant-fruit systems biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5153,277 +5153,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional changes of tomato seeds during development and maturation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ozone-induced detoxification processes in three &amp;lt;em&amp;gt;populus&amp;lt;/em&amp;gt; genotypes: metabolomic and molecular approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ousmane Harouna Kore</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keski-Saari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keinanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kontunen Soppela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Nantes, France. p. 60</w:t>
+              <w:t xml:space="preserve">Joint International Conference “Biological Reactions of Forests to Climate Change and Air Pollution”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., May 2012, Kaunas, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807332v1</w:t>
+                <w:t xml:space="preserve">hal-02745486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone-induced detoxification processes in three &amp;lt;em&amp;gt;populus&amp;lt;/em&amp;gt; genotypes: metabolomic and molecular approaches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Kontunen Soppela</w:t>
+                <w:t xml:space="preserve">Compositional changes of tomato seeds during development and maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cohen</w:t>
+                <w:t xml:space="preserve">Ousmane Harouna Kore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference “Biological Reactions of Forests to Climate Change and Air Pollution”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., May 2012, Kaunas, Lithuania</w:t>
+              <w:t xml:space="preserve">6. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nantes, France. p. 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745486v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity, inheritance and integration of multi-level omic data in tomato fruit</w:t>
               </w:r>
@@ -6034,51 +6034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation journalière de la composition métabolique de fruit de tomate en cours de maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8510,563 +8510,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variation in the adjustment of primary metabolism determines ammonium tolerance in the model grass Brachypodium distachyon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The rates of starch depletion and hydraulic failure both play a role in drought-induced seedling mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Poucet</w:t>
+                <w:t xml:space="preserve">Santiago Trueba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Montardit-Tarda</w:t>
+                <w:t xml:space="preserve">Noelia González Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leyre Urmeneta</w:t>
+                <w:t xml:space="preserve">Régis Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Alberto Urbano-Gámez</w:t>
+                <w:t xml:space="preserve">Laurent J Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 75 (22), pp.7237-7253. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01246-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125893v1</w:t>
+                <w:t xml:space="preserve">hal-04667578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rates of starch depletion and hydraulic failure both play a role in drought-induced seedling mortality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural variation in the adjustment of primary metabolism determines ammonium tolerance in the model grass Brachypodium distachyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon de la Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Trueba</w:t>
+                <w:t xml:space="preserve">Théo Poucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelia González Muñoz</w:t>
+                <w:t xml:space="preserve">Francesc Montardit-Tarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Burlett</w:t>
+                <w:t xml:space="preserve">Leyre Urmeneta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent J Lamarque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Jose Alberto Urbano-Gámez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 81 (1), pp.27. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (22), pp.7237-7253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01246-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667578v1</w:t>
+                <w:t xml:space="preserve">hal-05125893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of metabolic and protein markers representative of the impact of mild nitrogen deficit on agronomic performance of maize hybrids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering molecular events behind Systemin-induced resistance to Botrytis cinerea in tomato plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Julia Pastor-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
+                <w:t xml:space="preserve">Neus Sanmartín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Manresa-Grao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-024-02186-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (13), pp.4111-4127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799829v1</w:t>
+                <w:t xml:space="preserve">hal-04612162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering molecular events behind Systemin-induced resistance to Botrytis cinerea in tomato plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Pastor-Fernández</w:t>
+                <w:t xml:space="preserve">Identification of metabolic and protein markers representative of the impact of mild nitrogen deficit on agronomic performance of maize hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neus Sanmartín</w:t>
+                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Manresa-Grao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 75 (13), pp.4111-4127. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (6), pp.128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-024-02186-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612162v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic control of abiotic stress-related specialized metabolites in sunflower</w:t>
               </w:r>
@@ -12328,291 +12328,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaPhenomics: quantifying the many ways plants respond to their abiotic environment, using light intensity as an example</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impaired cell growth under ammonium stress explained by modeling the energy cost of vacuole expansion in tomato leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Poucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Poorter</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">María Begoña González-Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-022-05391-8⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112 (4), pp.1014-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702403v1</w:t>
+                <w:t xml:space="preserve">hal-03855200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired cell growth under ammonium stress explained by modeling the energy cost of vacuole expansion in tomato leaves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">MetaPhenomics: quantifying the many ways plants respond to their abiotic environment, using light intensity as an example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Poorter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyou Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouf Alyami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Begoña González-Moro</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thijs L Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 112 (4), pp.1014-1028. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, online first, </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.15991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-022-05391-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855200v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From fruit growth to ripening in plantain: a careful balance between carbohydrate synthesis and breakdown</w:t>
               </w:r>
@@ -12745,64 +12745,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolution of Leaf Function during Development Is Reflected in Profound Changes in the Metabolic Composition of the Vacuole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Destailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Poucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13406,77 +13406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonium supply induces differential metabolic adaptive responses in tomato according to leaf phenological stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Poucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Begoña González-Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14606,883 +14606,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit setting rewires central metabolism via gibberellin cascades</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making experimental data tables in the life sciences more FAIR: a pragmatic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshihito Shinozaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masaru Takahara</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2011859117⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (12), pp.giaa144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giaa144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946501v1</w:t>
+                <w:t xml:space="preserve">hal-02883355v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making experimental data tables in the life sciences more FAIR: a pragmatic approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Jacob</w:t>
+                <w:t xml:space="preserve">Fruit setting rewires central metabolism via gibberellin cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihito Shinozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaru Takahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain David</w:t>
+                <w:t xml:space="preserve">Shuhei Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Aubin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kentaro Ezura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (12), pp.giaa144. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (38), pp.23970-23981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giaa144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2011859117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883355v4</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-assisted comparison of sugar accumulation patterns in ten fleshy fruits highlights differences between herbaceous and woody species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+                <w:t xml:space="preserve">Transcriptomic and proteomic data in developing tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isma Belouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisandra Denton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcaa082⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.105015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749663v1</w:t>
+                <w:t xml:space="preserve">hal-02539392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and proteomic data in developing tomato fruit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Model-assisted comparison of sugar accumulation patterns in ten fleshy fruits highlights differences between herbaceous and woody species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126 (3), pp.455-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.105015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaa082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02539392v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenine Nucleotide and Nicotinamide Adenine Dinucleotide Measurements in Plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomass composition explains fruit relative growth rate and discriminates climacteric from non-climacteric species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youjun Zhang</w:t>
+                <w:t xml:space="preserve">Holger Klose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ina Krahnert</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coffi-Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cppb.20115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (19), pp.5823-5836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926938v1</w:t>
+                <w:t xml:space="preserve">hal-02904041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass composition explains fruit relative growth rate and discriminates climacteric from non-climacteric species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+                <w:t xml:space="preserve">Adenine Nucleotide and Nicotinamide Adenine Dinucleotide Measurements in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youjun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Krahnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Klose</w:t>
+                <w:t xml:space="preserve">Antje Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coffi-Belmys Cakpo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alisdair Fernie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 71 (19), pp.5823-5836. </w:t>
+              <w:t xml:space="preserve">Current Protocols in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (3), pp.e20115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cppb.20115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904041v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omics data reveal putative regulators of einkorn grain protein composition under sulfur deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16086,51 +16086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Protein Destiny in Developing Fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16380,51 +16380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17009,579 +17009,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Integrating proteomics and enzymatic profiling to decipher seed metabolism affected by temperature in seed dormancy and germination&amp;quot; [Plant Sci. 269 (2018) 118-125]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissection of the molecular bases of genotype x environment interactions: a study of phenotypic plasticity of Saccharomyces cerevisiae in grape juices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiong Xia</w:t>
+                <w:t xml:space="preserve">Vikas Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
+                <w:t xml:space="preserve">Maria Marti Raga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Cueff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Duyên Prodhomme</w:t>
+                <w:t xml:space="preserve">Miguel Roncoroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.05.002⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-5145-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621883v1</w:t>
+                <w:t xml:space="preserve">hal-02620975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection of the molecular bases of genotype x environment interactions: a study of phenotypic plasticity of Saccharomyces cerevisiae in grape juices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margaux Bernard</w:t>
+                <w:t xml:space="preserve">1H-NMR metabolomic profiling reveals a distinct metabolic recovery response in shoots and roots of temporarily drought-stressed sugar beets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Wedeking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-5145-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0196102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620975v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolomic profiling reveals a distinct metabolic recovery response in shoots and roots of temporarily drought-stressed sugar beets.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Integrating proteomics and enzymatic profiling to decipher seed metabolism affected by temperature in seed dormancy and germination&amp;quot; [Plant Sci. 269 (2018) 118-125]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Wedeking</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Loic Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyên Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0196102. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 269, pp.118-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622637v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating proteomics and enzymatic profiling to decipher seed metabolism affected by temperature in seed dormancy and germination.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CORRECTION: Exploiting the Genetic Diversity of Maize Using a Combined Metabolomic, Enzyme Activity Profiling, and Metabolic Modelling Approach to Link Leaf Physiology to Kernel Yield.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ponnaiah Maharajah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Duyên Prodhomme</w:t>
+                <w:t xml:space="preserve">Rafael Canas-Pendon Canas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhazira Yesbergenova-Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.01.014⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30, pp.946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.18.00273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623778v1</w:t>
+                <w:t xml:space="preserve">hal-02624574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting primary metabolism into perspective to obtain better fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17630,292 +17630,292 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 122 (1), pp.1-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcy057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORRECTION: Exploiting the Genetic Diversity of Maize Using a Combined Metabolomic, Enzyme Activity Profiling, and Metabolic Modelling Approach to Link Leaf Physiology to Kernel Yield.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Chardon</w:t>
+                <w:t xml:space="preserve">Integrating proteomics and enzymatic profiling to decipher seed metabolism affected by temperature in seed dormancy and germination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick P. Armengaud</w:t>
+                <w:t xml:space="preserve">Ponnaiah Maharajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyên Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30, pp.946. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 269, pp.118-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.18.00273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624574v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and functional study of a mild allele of SlDELLA gene conferring the potential for improved yield in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshihito Shinozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaro Ezura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhong Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshihiro Okabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 8 (1), pp.12043. </w:t>
@@ -18502,77 +18502,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting the Genetic Diversity of Maize Using a Combined Metabolomic, Enzyme Activity Profiling, and Metabolic Modeling Approach to Link Leaf Physiology to Kernel Yield.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Canas-Pendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhazira Yesbergenova-Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18617,429 +18617,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microvine: A New Model to Study Grapevine Growth and Developmental Patterns and their Responses to Elevated Temperature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QTL Analyses in Multiple Populations Employed for the Fine Mapping and Identification of Candidate Genes at a Locus Affecting Sugar Accumulation in Melon (Cucumis melo L.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajit Nehe</w:t>
+                <w:t xml:space="preserve">Jason M Argyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t>
+                <w:t xml:space="preserve">Aurora Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentino Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torben Jahrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5344/ajev.2017.16066⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602636v1</w:t>
+                <w:t xml:space="preserve">hal-02628388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL Analyses in Multiple Populations Employed for the Fine Mapping and Identification of Candidate Genes at a Locus Affecting Sugar Accumulation in Melon (Cucumis melo L.).</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of potassium on maize leaf carbon exportation under drought condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Fernández</w:t>
+                <w:t xml:space="preserve">Elsa Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torben Jahrmann</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Domec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masako Dannoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01679⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (10), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11738-017-2515-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628388v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of potassium on maize leaf carbon exportation under drought condition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Domec</w:t>
+                <w:t xml:space="preserve">Microvine: A New Model to Study Grapevine Growth and Developmental Patterns and their Responses to Elevated Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Luchaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Rienth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bosc</w:t>
+                <w:t xml:space="preserve">Ajit Nehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masako Dannoura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 39 (10), pp.1-13. </w:t>
+              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (3), pp.283-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11738-017-2515-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5344/ajev.2017.16066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625796v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Tricarboxylic Acid Cycle Enzyme Activities in Plants.</w:t>
               </w:r>
@@ -19713,51 +19713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19945,295 +19945,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is change in ovary carbon status a cause or a consequence of maize ovary abortion in water deficit during flowering?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Oury</w:t>
+                <w:t xml:space="preserve">Fortune telling: metabolic markers of plant performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilio Frois Caldeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
+                <w:t xml:space="preserve">Catherine Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Pichon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 71 (2), pp.997-1008. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.15.01130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-016-1099-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631520v1</w:t>
+                <w:t xml:space="preserve">hal-02637624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortune telling: metabolic markers of plant performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Is change in ovary carbon status a cause or a consequence of maize ovary abortion in water deficit during flowering?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Giauffret</w:t>
+                <w:t xml:space="preserve">Cecilio Frois Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (10), </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (2), pp.997-1008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-016-1099-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.01130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637624v1</w:t>
+                <w:t xml:space="preserve">hal-02631520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-Ievel omic approach of tomato fruit quality</w:t>
               </w:r>
@@ -21557,295 +21557,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptional profiling analysis of developing melon (Cucumis melo L.) fruit from climacteric and non-climacteric varieties.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling central metabolic fluxes by constraint-based optimization reveals metabolic reprogramming of developing Solanum lycopersicum (tomato) fruit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Saladié</w:t>
+                <w:t xml:space="preserve">Benoît Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Canizares</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Larrigaudiere</w:t>
+                <w:t xml:space="preserve">Virginie Mengin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-1649-3⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (1), pp.24-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640926v1</w:t>
+                <w:t xml:space="preserve">hal-01445680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling central metabolic fluxes by constraint-based optimization reveals metabolic reprogramming of developing Solanum lycopersicum (tomato) fruit.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Bénard</w:t>
+                <w:t xml:space="preserve">Comparative transcriptional profiling analysis of developing melon (Cucumis melo L.) fruit from climacteric and non-climacteric varieties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Saladié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Canizares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Biais</w:t>
+                <w:t xml:space="preserve">Manuel Rodríguez-Concepción</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Mengin</w:t>
+                <w:t xml:space="preserve">Christian Larrigaudiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 81 (1), pp.24-39. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1649-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445680v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-structural carbohydrates in woody plants compared among laboratories</w:t>
               </w:r>
@@ -22664,265 +22664,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone affects ascorbate and glutathione biosynthesis as well as amino acid contents in three Euramerican poplar genotypes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic studies in plant organs: don't forget dilution by growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpu004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555992v1</w:t>
+                <w:t xml:space="preserve">hal-02636620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic studies in plant organs: don't forget dilution by growth</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ozone affects ascorbate and glutathione biosynthesis as well as amino acid contents in three Euramerican poplar genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Keski-Saari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keinanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ningre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.1-5. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (3), pp.253 - 266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpu004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636620v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling sugar metabolism during fruit development in a peach progeny with different fructose-to-glucose ratios.</w:t>
               </w:r>
@@ -24260,51 +24260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The art of growing plants for experimental purposes: a practical guide for the plant biologist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Poorter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Fiorani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25115,51 +25115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 61 (8), pp.2057-2069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26278,51 +26278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xeml Lab: a tool that supports the design of experiments at a graphical interface and generates computer-readable metadata files, which capture information about genotypes, growth conditions, environmental perturbations and sampling strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Hannemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Poorter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Usadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29492,51 +29492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolite profiling in plant biology: platforms and destinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Kopka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisdair Fernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Weckwerth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31570,51 +31570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CABiosE : Comparative Analyses of Biostimulant Effects on tomato crops and their associated microbiota, under water stress conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31820,51 +31820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive metabolomic to decipher plant eco-evolutive tendencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Trueba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31967,51 +31967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Boutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Osaka, Japan. </w:t>
@@ -32101,51 +32101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena Cristina Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Rochepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Poucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint malo, France</w:t>
@@ -32571,51 +32571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32871,320 +32871,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PHYTOSTIM Project (2021-2025): Toward an integrative Analysis of Phytostimulant Mode of Action and Acceptance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guibert</w:t>
+                <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1059" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabri Najaï</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Eyssan</w:t>
+                <w:t xml:space="preserve">Mélisande Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1060" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Agriculture Symposium "AGROSYM 2021"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Sarajevo, Bosnia and Herzegovina. pp.P80, Agrosym 2021 - Book of proceedings</w:t>
+              <w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03383359v1</w:t>
+                <w:t xml:space="preserve">hal-03368764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1065" w:history="1">
+            <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Djabali</w:t>
+                <w:t xml:space="preserve">The PHYTOSTIM Project (2021-2025): Toward an integrative Analysis of Phytostimulant Mode of Action and Acceptance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1046" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1065" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Najaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélisande Blein</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berton</w:t>
+                <w:t xml:space="preserve">C. Eyssan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">XII International Agriculture Symposium "AGROSYM 2021"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Sarajevo, Bosnia and Herzegovina. pp.P80, Agrosym 2021 - Book of proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1065" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368764v1</w:t>
+            <w:hyperlink r:id="rId1064" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboHUB-Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33377,51 +33377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR metabolomic profiling reveals a distinct metabolic recovery response in shoots and roots of temporarily drought-stressed sugar beets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Wedeking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33929,51 +33929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Liège, Belgium. pp.P25, 2018, 11. Journées Scientifiques du RFMF</w:t>
@@ -34899,51 +34899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35117,277 +35117,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield reduction under high temperature is paired with a low carbon status in microvine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Romieu</w:t>
+                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Verone, Italy. 2016</w:t>
+              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793305v1</w:t>
+                <w:t xml:space="preserve">hal-02743906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berton</w:t>
+                <w:t xml:space="preserve">Yield reduction under high temperature is paired with a low carbon status in microvine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Luchaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Rienth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
+              <w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Verone, Italy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743906v1</w:t>
+                <w:t xml:space="preserve">hal-02793305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolites analysis of flower buds during dormancy in sweet cherry</w:t>
               </w:r>
@@ -35524,51 +35524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35873,51 +35873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1097" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to optimize metabolites concentrations and fluxes in a metabolic pathway? Backgrounds and Basics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36399,64 +36399,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36617,277 +36617,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining MS and proton NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Benard</w:t>
+                <w:t xml:space="preserve">Towards improved fruit set efficiency using tomato genetic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1088" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tohru Ariizumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Shinozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Okabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hoshikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Shikata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606414v1</w:t>
+                <w:t xml:space="preserve">hal-01604671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1105" w:history="1">
+            <w:hyperlink r:id="rId1109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improved fruit set efficiency using tomato genetic resources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Shikata</w:t>
+                <w:t xml:space="preserve">Combining MS and proton NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604671v1</w:t>
+            <w:hyperlink r:id="rId1109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining MS and NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
               </w:r>
@@ -37117,277 +37117,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Consequences of high temperatures and drought on peach fruit production strongly depends on their period of occurence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Adra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
+              <w:t xml:space="preserve">ISHS International Symposium, INNOHORT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Avignon, France. 2015, Innovation in Integrated &amp; Organic Horticulture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743630v1</w:t>
+                <w:t xml:space="preserve">hal-01608225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of high temperatures and drought on peach fruit production strongly depends on their period of occurence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agathe Noblet</w:t>
+                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISHS International Symposium, INNOHORT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Avignon, France. 2015, Innovation in Integrated &amp; Organic Horticulture</w:t>
+              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608225v1</w:t>
+                <w:t xml:space="preserve">hal-02743630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; susceptibility to TuMV (&amp;lt;em&amp;gt;Turnip mosaic virus&amp;lt;/em&amp;gt;) in natural environment: mapping loci involved in viral charge and preliminary results on associated metabolic profiles</w:t>
               </w:r>
@@ -37649,51 +37649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence de Jaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. P. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37867,277 +37867,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB IA project. Tools and Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Metabolomic analyses in sweet cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lalanne-Tisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cocureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799366v1</w:t>
+                <w:t xml:space="preserve">hal-02792223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1127" w:history="1">
+            <w:hyperlink r:id="rId1129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic analyses in sweet cherry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB IA project. Tools and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t>
+              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792223v1</w:t>
+            <w:hyperlink r:id="rId1129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative analysis of metabolite and enzyme profiles in ripening grape berries in response to source-sink modulation</w:t>
               </w:r>
@@ -38274,64 +38274,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason M. Argyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Garcia-Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torben Jahrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Picó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -38492,385 +38492,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining metabolite and enzymatic profiling during tomato fruit development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Flux balance analysis highlights cell energy and redox status as metabolic drivers for anthocyanin accumulation in grapevine GT3 cells under nitrogen starvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">Macrowine 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Stellenbosch, South Africa. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793996v1</w:t>
+                <w:t xml:space="preserve">hal-02739299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hit-Me: high throughput metabolic phenotyping in PHENOME!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining metabolite and enzymatic profiling during tomato fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSO Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 2014</w:t>
+              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792062v1</w:t>
+                <w:t xml:space="preserve">hal-02793996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux balance analysis highlights cell energy and redox status as metabolic drivers for anthocyanin accumulation in grapevine GT3 cells under nitrogen starvation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hit-Me: high throughput metabolic phenotyping in PHENOME!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macrowine 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Stellenbosch, South Africa. 2014</w:t>
+              <w:t xml:space="preserve">EPSO Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739299v1</w:t>
+                <w:t xml:space="preserve">hal-02792062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a system biology approach of the effect of different levels of nitrogen supply on anthocyanin accumulation in grapevine cell suspensions</w:t>
               </w:r>
@@ -39007,51 +39007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39231,51 +39231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of diurnal factor on compositional changes of tomato fruit and leaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39895,51 +39895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -40016,51 +40016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -41035,51 +41035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted Analysis of Semipolar Compounds by LC-MS and Targeted Analysis of Fatty Acids by GC-MS/GC-FID: From Plant Cultivation to Extract Preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Acket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41169,51 +41169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Enzyme Activities and Optimization of Continuous and Discontinuous Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41550,51 +41550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects of experimental design for plant metabolomics experiments and guidelines for growth of plant material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant metabolomics : Methods and protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 860, Springer Science+Business Media, 340 p., 2012, Methods in Molecular Biology, 978-1-61779-593-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -41723,51 +41723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New opportunities in metabolomics biochemical phenotyping for plant systems biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42790,51 +42790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumont Chlo&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassan C&#233;dric" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilbert-Masson Ghislaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Christel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650385v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreen Larroquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bodin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jollard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878405v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjian Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582553v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bortolami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Dayer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Farolfi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.52" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786819v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Molinie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J. Millet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Kruijer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1235.56" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia Rosauro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maucourt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603456v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Adra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Noblet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603500v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740591v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desnoues" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Signoret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603502v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy-Corbalan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lalanne-Tisne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Wenden" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603499v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mazat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798441v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Graveleau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Caballero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Fouilhaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601534v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792057v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802824v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805469v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811083v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750138v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747573v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L'H&#244;tel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803433v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748459v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807332v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Harouna Kore" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745486v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keski-Saari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keinanen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749839v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964176v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Plessis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Duchateau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261434v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bridier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claisse O" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton M" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miot-Sertier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804064v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749748v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752517v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817846v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bordenave" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751275v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sulpice" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stitt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756773v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quintana" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752977v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756341v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757382v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Doumouya" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753834v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754338v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph Aharoni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Rogachev" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagit Meir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750440v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750983v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752011v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753343v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752763v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sulpice" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piques" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016081v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Larher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moulin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trotel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105872v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gibon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Silvestre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kirsty Hassall" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiag052" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05519473v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.01.27.702021" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245412v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon de la Pe&#241;a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izargi Vega-Mas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Glauser" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2025.112684" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037526v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf122" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125893v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poucet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Montardit-Tarda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Urmeneta" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Urbano-G&#225;mez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae382" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667578v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Gonz&#225;lez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Lamarque" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01246-7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612162v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pastor-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sanmart&#237;n" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manresa-Grao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae146" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468891v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10104-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530669v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae032/7607105" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125881v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Nilo-Poyanco" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Moyano" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Jeffers" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae117" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997970v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Tong" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Lunn" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Xu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae363" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461297v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heumez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04551-x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04800078v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clav&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-024-06996-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514679v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca D&#237;az" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Carrasco-Puga" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19415" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178513v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19160" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575735v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andrieu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheniclet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art14" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083263v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bournonville" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Blomeier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad108" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176065v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Lourkisti" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Antoine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Luro" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e15573" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215355v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik K Gro&#223;kinsky" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Faure" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Haslam" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Usadel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1216337" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384872v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Costa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Vicente" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad379" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539592v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhort.2023.1267429" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185814v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert&#8208;masson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16409" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121662v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Helm" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto L Salom&#243;n" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Hilman" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muhr" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Knohl" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14614" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626433v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Latorre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18095" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773295v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N&#228;gele" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13768" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768019v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabija Vaitkevi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Aleli&#363;nas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Armonien&#279;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.959118" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766575v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Atienza" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art05" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604241v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hall" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D&#8217;auria" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Silva Ferreira" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Kruszka" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.02.001" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03915215v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11212818" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702354v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Parrilla" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Medici" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Verbeke" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116194" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181587v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Hunter" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin O&#8217;donoghue" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Erridge" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Napier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2022.112059" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702403v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Poorter" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyou Yin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouf Alyami" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs L Pons" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05391-8" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855200v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bego&#241;a Gonz&#225;lez-Moro" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15991" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675840v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Campos" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cassan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amah" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac187" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03505133v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Destailleur" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alonso" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cocuron" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120848" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182729v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuuma Ishikawa" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikeranmu Kadeer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Yuasa" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomu Sato" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab023" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321074v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021029" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197197v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11040230" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179910v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab057" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152478v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Okabe" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab040" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563454v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200924" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224310v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Anc&#237;n" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Larraya" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Florez-Sarasa" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fern&#225;ndez-San Mill&#225;n" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab193" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152042v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17260" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474970v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gambetta" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112825118" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320839v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca P" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119312994.apr0758" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629273v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrella Luna" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevanne" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030096" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620164v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duran Garzon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart-Pillon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rautengarten" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bassard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier-Richard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz421" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946501v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihito Shinozaki" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Takahara" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Hao" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Ezura" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011859117" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883355v4" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa144" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749663v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa082" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539392v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisandra Denton" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105015" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926938v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youjun Zhang" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Krahnert" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Bolze" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Fernie" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cppb.20115" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327322v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.10.003" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621412v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chabane" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. William Allwood" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00594" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619141v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01091" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361156v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell'Aglio" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Giustini" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kraut" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00912" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327302v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00086" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628214v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James van Oosten" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Dell'Aversana" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ruggiero" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cirillo" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01507" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540096v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wang" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00836" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622804v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peltier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bernard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trujillo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n Prodhomme" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Barbe" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190094" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621909v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Moalla" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Matsukura" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Ariizumi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2503/hortj.OKD-150" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621883v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Xia" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rajjou" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.05.002" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620975v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Sharma" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti Raga" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Roncoroni" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5145-4" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622637v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Wedeking" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196102" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623778v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponnaiah Maharajah" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.01.014" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624574v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canas-Pendon Canas" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhazira Yesbergenova-Cuny" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Simons" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Armengaud" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00273" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536736v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Hu" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30502-w" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533089v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soubeyrand" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00421" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891843v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Aleksandrov" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12415" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539641v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lamari" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1427-8" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620887v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Issa" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Courteaux" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guise" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01397" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605953v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canas-Pendon" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armengaud" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00613" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602636v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Nehe" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratthaphon Chatbanyong" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2017.16066" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628388v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M Argyris" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora D&#237;az" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Ruggieri" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Jahrmann" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01679" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625796v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martineau" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-017-2515-5" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620390v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Patricia Omena-Garcia" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner L Ara&#250;jo" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair R Fernie" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7292-0_14" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606784v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa E. Gimeno" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Royles" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason B. West" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14584" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053534v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perrin" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois-Laurent" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.09.004" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640341v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Perpi&#241;&#225;" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Esteras" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Monforte" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Pic&#243;" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0842-0" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632485v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toubiana" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Xue" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nengyi Zhang" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kremling" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Gur" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01022" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445653v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14301" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637335v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulemesse" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149668" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631520v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Frois Caldeira" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01130" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637624v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-016-1099-1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543456v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.100" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630310v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoaneta V Popova" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Rausch" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hundertmark" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk K Hincha" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2015.05.002" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042399v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vincent" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12881" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635325v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason G Wallace" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lepak" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinghua Li" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00025" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636970v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Rebolledo" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dingkuhn" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv258" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291656v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oustric" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giannettini" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-015-1982-9" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291670v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7594" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61GM86VM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636975v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120291" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634460v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khozaei" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fisk" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Lawson" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.131011" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640926v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Saladi&#233;" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Canizares" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Phillips" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodr&#237;guez-Concepci&#243;n" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larrigaudiere" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1649-3" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445680v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Biais" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mengin" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12685" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557364v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey G. Quentin" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Pinkard" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Ryan" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Tissue" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scott Baggett" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv073" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631238v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2013.11.003" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640763v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Bradbury" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004845" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639565v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Recht" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine T&#246;pfer" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Batushansky" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noga Sikron" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Zarka" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.555144" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058814v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.127761" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640750v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12265" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639362v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.231241" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555992v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keski-Saari" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ningre" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu004" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636620v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00085" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631892v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0336-x" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640583v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Berm&#250;dez" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana de Godoy" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Demarco" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12418" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190621v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Terc&#233;-Laforgue" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dargel-Graffin" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct108" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651407v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0429-1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-745VPHM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066953v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Nikoloski" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Tschoep" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Antonio" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kleessen" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.210104" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648494v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sagar" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Hao" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roustan" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.213843" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208665v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert349" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645455v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronia Carillo" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namiko Satoh-Nagasawa" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jackson" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-9-21" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647870v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dal Santo" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Stampfl" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Krasensky" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kempa" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101279" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019522v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.103689" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644389v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fiorani" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Planck" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Schurr" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Finck" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP12028" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644594v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja H&#228;drich" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke H.M. Hendriks" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver K&#246;tting" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arrivault" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04860.x" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650675v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq438" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652389v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Steinhauser" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Steinhauser" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bolger" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.181594" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644457v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03626.x" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646438v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schudoma" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altmann" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Lunn" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2011.01.013" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKZWCMRQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664371v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parent" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq003" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663727v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsara Pracharoenwattana" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxu Zhou" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perigio B. Francisco" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanikan Udomchalothorn" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04189.x" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662264v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.157008" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666951v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Koehl" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carrari" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.154336" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656778v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Flint-Garcia" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009991" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848369v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mathieu-Rivet" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gevaudant" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sicard" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salar" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04198.x" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321614v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-T. Pyl" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishihara" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trenkamp" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinfath" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903478106" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321613v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Miller" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Amtmann" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133629" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663846v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Theresa Pyl" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie H&#246;ne" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.01965.x" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666866v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hannemann" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver E. Bl&#228;sing" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.01964.x" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321612v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Szecowka" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01921.x" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666439v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud X. Schulze" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie H&#246;hne" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2009.68" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321616v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ott" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sullivan" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan James" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flemetakis" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin G&#252;nther" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-22-7-0800" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321607v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leboeuf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Immerzeel" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Steup" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Pauly" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2007.10.007" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0HVNZW0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321606v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Jb Keurentjes" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyuan Fu" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-8-r129" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321608v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bl&#228;sing" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poree" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01763.x" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321604v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria von Korff" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk B&#252;ssis" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01679.x" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321602v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nunes-Nesi" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernie" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern002" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321597v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lunn" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp06249" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321598v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Morcuende" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Bari" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenming Zheng" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Datt Pant" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01608.x" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321599v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Osuna" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Usadel" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313x.2006.02979.x" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321603v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Huege" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lisec" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2007.03.026" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K09DCGM0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321601v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lytovchenko" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313x.2007.03115.x" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321595v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Nagel" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-535" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321592v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Rogers" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Morgan" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Bernacchi" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01549.x" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321591v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Usadel" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blaesing" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kamlage" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Hoehne" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-8-r76" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321593v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Cross" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bartzetko" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.086629" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321596v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ainsworth" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rogers" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leakey" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heady" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl233" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478514v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Hm Hendriks" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20060083" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321589v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela G&#252;nther" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.035261" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321588v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Studart-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Frankel" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Wood" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Zanor" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-005-1004-1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F917J6KT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321587v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Thimm" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Redestig" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.060459" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321585v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kopka" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schauer" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krueger" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birkemeyer" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Usadel" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti236" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321580v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Kopka" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Weckwerth" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2004-5-6-109" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321582v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Meyer" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313x.2004.02016.x" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321583v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Bender-Machado" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#228;uerlein" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schauer" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-004-1557-4" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BQ9FGF0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321584v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.025973" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321577v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kolbe" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Geigenberger" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.024513" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321575v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert Larher" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Trotel-Aziz" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0981-9428(03)00076-7" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-812W302N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321578v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ehlers Loureiro" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.026716" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321314v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Vigeolas" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tiessen" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2001.01278.x" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321574v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cornic" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2002.1160404.x" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321573v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Hendriks" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Branscheid" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.003640" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321303v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geigenberger" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Fernie" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christ" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stitt" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bc.2000.093" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-B9HWNHTR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321313v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Larher" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2000.1100407.x" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-445JVRTW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321310v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bessieres" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Lefeuvre" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Larher" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf990031h" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z35FP6XG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321309v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchereau" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larher" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.1998.00362.x" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321306v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessieres" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.1997.d01-82.x" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321307v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1997.2283" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS9FBKJP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190283v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Honor&#233;" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190161v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166151v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677506v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rochepeau" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677398v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Melandri" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Randriafanomezantsoa Radohery" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677424v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396004v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Grosskinsky" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194945v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760581v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383359v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Naja&#239;" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eyssan" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570809v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936725v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petriacq" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556922v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420427v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Genard" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738086v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736966v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tiffon-Terrade" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125712v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737961v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605905v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736097v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messa Meddar" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603260v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955742v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Cakpo" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735987v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734102v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ariizumi" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603066v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742089v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793305v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739660v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603579v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744241v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445608v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744264v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741756v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Machado Vieira" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953367v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601445v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742488v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604671v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Shinozaki" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Okabe" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hoshikawa" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shikata" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740588v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Guenther" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608225v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797938v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602128v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Suzuki" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sato" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nonaka" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203290v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dartigues" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Biliau" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792223v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cocureau" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740512v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bobeica" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Edward Lunn" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799217v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Argyris" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Garcia-Mas" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792547v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soubeyrand" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cluzet" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793996v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792062v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739299v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804615v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809066v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804388v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Guntz" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805301v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810027v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748594v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810760v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803787v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Menard" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745394v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805488v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745839v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804340v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806898v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747463v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757475v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121970v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vallarino" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.016" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150312v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.020" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01972166v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Acket" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rossez" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7819-9_8" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605777v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cppb.20003" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799530v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_15" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811316v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00009-5" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803292v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-594-7" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928423v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804473v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321610v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-78745-9_4" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659204v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Campos" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amah" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935177v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760180v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797919v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wallace" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bradbury" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421073v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Verneau" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421106v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumont Chlo&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassan C&#233;dric" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilbert-Masson Ghislaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Christel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650385v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreen Larroquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bodin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jollard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878405v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjian Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582553v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bortolami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Dayer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Farolfi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.52" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786819v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Molinie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J. Millet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Kruijer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1235.56" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia Rosauro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maucourt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603456v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Adra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Noblet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603500v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800371v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740591v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desnoues" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Signoret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603502v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy-Corbalan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lalanne-Tisne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Wenden" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603499v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mazat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798441v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Graveleau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Caballero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Fouilhaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601534v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801036v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802824v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805469v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811083v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750138v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747573v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L'H&#244;tel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803433v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748459v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745486v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keski-Saari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keinanen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807332v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Harouna Kore" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749839v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964176v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Plessis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Duchateau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261434v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bridier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claisse O" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton M" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miot-Sertier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804064v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749748v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752517v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817846v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bordenave" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751275v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sulpice" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stitt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756773v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quintana" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752977v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756341v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757382v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Doumouya" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753834v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754338v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph Aharoni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Rogachev" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagit Meir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750440v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750983v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752011v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753343v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752763v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sulpice" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piques" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016081v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Larher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moulin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trotel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105872v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gibon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Silvestre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kirsty Hassall" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiag052" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05519473v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.01.27.702021" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245412v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon de la Pe&#241;a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izargi Vega-Mas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Glauser" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2025.112684" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037526v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf122" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667578v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Gonz&#225;lez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Lamarque" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01246-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125893v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poucet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Montardit-Tarda" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Urmeneta" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Urbano-G&#225;mez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae382" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612162v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pastor-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sanmart&#237;n" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manresa-Grao" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae146" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468891v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10104-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530669v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae032/7607105" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125881v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Nilo-Poyanco" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Moyano" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Jeffers" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae117" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997970v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Tong" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Lunn" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Xu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae363" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461297v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heumez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04551-x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04800078v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clav&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-024-06996-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514679v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca D&#237;az" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Carrasco-Puga" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19415" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178513v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19160" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575735v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andrieu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheniclet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art14" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083263v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bournonville" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Blomeier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad108" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176065v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Lourkisti" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Antoine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Luro" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e15573" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215355v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik K Gro&#223;kinsky" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Faure" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Haslam" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Usadel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1216337" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384872v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Costa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Vicente" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad379" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539592v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhort.2023.1267429" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185814v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert&#8208;masson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16409" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121662v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Helm" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto L Salom&#243;n" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Hilman" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muhr" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Knohl" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14614" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626433v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Latorre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18095" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773295v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N&#228;gele" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13768" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768019v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabija Vaitkevi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Aleli&#363;nas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Armonien&#279;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.959118" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766575v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Atienza" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art05" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604241v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hall" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D&#8217;auria" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Silva Ferreira" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Kruszka" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.02.001" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03915215v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11212818" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702354v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Parrilla" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Medici" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Verbeke" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116194" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181587v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Hunter" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin O&#8217;donoghue" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Erridge" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Napier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2022.112059" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855200v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bego&#241;a Gonz&#225;lez-Moro" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15991" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702403v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Poorter" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyou Yin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouf Alyami" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs L Pons" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05391-8" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675840v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Campos" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cassan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amah" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac187" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03505133v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Destailleur" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alonso" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cocuron" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120848" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182729v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuuma Ishikawa" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikeranmu Kadeer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Yuasa" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomu Sato" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab023" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321074v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021029" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197197v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11040230" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179910v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab057" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152478v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Okabe" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab040" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563454v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200924" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224310v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Anc&#237;n" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Larraya" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Florez-Sarasa" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fern&#225;ndez-San Mill&#225;n" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab193" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152042v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17260" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474970v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gambetta" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112825118" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320839v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca P" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119312994.apr0758" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629273v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrella Luna" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevanne" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030096" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620164v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duran Garzon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart-Pillon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rautengarten" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bassard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier-Richard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz421" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883355v4" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa144" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946501v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihito Shinozaki" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Takahara" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Hao" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Ezura" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011859117" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539392v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisandra Denton" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105015" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749663v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa082" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926938v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youjun Zhang" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Krahnert" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Bolze" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Fernie" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cppb.20115" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327322v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.10.003" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621412v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chabane" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. William Allwood" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00594" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619141v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01091" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361156v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell'Aglio" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Giustini" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kraut" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00912" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327302v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00086" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628214v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James van Oosten" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Dell'Aversana" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ruggiero" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cirillo" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01507" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540096v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wang" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00836" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622804v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peltier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bernard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trujillo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n Prodhomme" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Barbe" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190094" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621909v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Moalla" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Matsukura" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Ariizumi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2503/hortj.OKD-150" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620975v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Sharma" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti Raga" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Roncoroni" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5145-4" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622637v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Wedeking" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196102" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621883v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Xia" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rajjou" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.05.002" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624574v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canas-Pendon Canas" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhazira Yesbergenova-Cuny" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Simons" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Armengaud" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00273" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623778v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponnaiah Maharajah" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.01.014" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536736v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Hu" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30502-w" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533089v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soubeyrand" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00421" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891843v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Aleksandrov" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12415" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539641v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lamari" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1427-8" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620887v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Issa" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Courteaux" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guise" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01397" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605953v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canas-Pendon" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armengaud" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00613" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628388v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M Argyris" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora D&#237;az" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Ruggieri" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Jahrmann" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01679" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625796v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martineau" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-017-2515-5" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602636v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Nehe" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratthaphon Chatbanyong" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2017.16066" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620390v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Patricia Omena-Garcia" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner L Ara&#250;jo" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair R Fernie" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7292-0_14" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606784v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa E. Gimeno" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Royles" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason B. West" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14584" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053534v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perrin" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois-Laurent" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.09.004" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640341v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Perpi&#241;&#225;" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Esteras" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Monforte" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Pic&#243;" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0842-0" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632485v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toubiana" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Xue" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nengyi Zhang" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kremling" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Gur" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01022" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445653v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14301" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637335v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulemesse" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149668" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637624v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-016-1099-1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631520v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Frois Caldeira" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01130" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543456v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.100" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630310v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoaneta V Popova" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Rausch" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hundertmark" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk K Hincha" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2015.05.002" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042399v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vincent" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12881" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635325v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason G Wallace" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lepak" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinghua Li" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00025" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636970v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Rebolledo" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dingkuhn" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv258" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291656v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oustric" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giannettini" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-015-1982-9" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291670v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7594" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61GM86VM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636975v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120291" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634460v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khozaei" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fisk" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Lawson" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.131011" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445680v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Biais" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mengin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12685" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640926v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Saladi&#233;" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Canizares" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Phillips" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodr&#237;guez-Concepci&#243;n" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larrigaudiere" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1649-3" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557364v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey G. Quentin" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Pinkard" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Ryan" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Tissue" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scott Baggett" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv073" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631238v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2013.11.003" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640763v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Bradbury" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004845" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639565v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Recht" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine T&#246;pfer" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Batushansky" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noga Sikron" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Zarka" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.555144" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058814v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.127761" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640750v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12265" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639362v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.231241" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636620v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00085" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555992v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keski-Saari" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ningre" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu004" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631892v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0336-x" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640583v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Berm&#250;dez" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana de Godoy" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Demarco" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12418" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190621v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Terc&#233;-Laforgue" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dargel-Graffin" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct108" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651407v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0429-1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-745VPHM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066953v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Nikoloski" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Tschoep" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Antonio" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kleessen" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.210104" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648494v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sagar" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Hao" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roustan" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.213843" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208665v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert349" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645455v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronia Carillo" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namiko Satoh-Nagasawa" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jackson" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-9-21" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647870v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dal Santo" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Stampfl" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Krasensky" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kempa" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101279" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019522v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.103689" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644389v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fiorani" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Planck" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Schurr" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Finck" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP12028" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644594v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja H&#228;drich" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke H.M. Hendriks" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver K&#246;tting" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arrivault" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04860.x" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650675v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq438" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652389v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Steinhauser" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Steinhauser" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bolger" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.181594" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644457v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03626.x" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646438v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schudoma" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altmann" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Lunn" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2011.01.013" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKZWCMRQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664371v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parent" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq003" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663727v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsara Pracharoenwattana" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxu Zhou" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perigio B. Francisco" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanikan Udomchalothorn" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04189.x" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662264v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.157008" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666951v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Koehl" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carrari" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.154336" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656778v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Flint-Garcia" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009991" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848369v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mathieu-Rivet" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gevaudant" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sicard" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salar" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04198.x" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321614v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-T. Pyl" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishihara" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trenkamp" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinfath" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903478106" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321613v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Miller" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Amtmann" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133629" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663846v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Theresa Pyl" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie H&#246;ne" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.01965.x" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666866v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hannemann" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver E. Bl&#228;sing" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.01964.x" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321612v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Szecowka" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01921.x" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666439v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud X. Schulze" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie H&#246;hne" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2009.68" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321616v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ott" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sullivan" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan James" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flemetakis" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin G&#252;nther" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-22-7-0800" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321607v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leboeuf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Immerzeel" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Steup" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Pauly" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2007.10.007" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0HVNZW0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321606v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Jb Keurentjes" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyuan Fu" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-8-r129" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321608v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bl&#228;sing" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poree" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01763.x" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321604v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria von Korff" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk B&#252;ssis" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01679.x" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321602v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nunes-Nesi" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernie" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern002" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321597v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lunn" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp06249" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321598v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Morcuende" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Bari" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenming Zheng" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Datt Pant" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01608.x" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321599v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Osuna" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Usadel" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313x.2006.02979.x" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321603v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Huege" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lisec" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2007.03.026" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K09DCGM0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321601v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lytovchenko" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313x.2007.03115.x" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321595v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Nagel" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-535" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321592v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Rogers" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Morgan" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Bernacchi" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01549.x" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321591v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Usadel" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blaesing" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kamlage" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Hoehne" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-8-r76" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321593v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Cross" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bartzetko" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.086629" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321596v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ainsworth" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rogers" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leakey" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heady" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl233" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478514v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Hm Hendriks" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20060083" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321589v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela G&#252;nther" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.035261" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321588v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Studart-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Frankel" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Wood" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Zanor" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-005-1004-1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F917J6KT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321587v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Thimm" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Redestig" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.060459" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321585v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kopka" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schauer" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krueger" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birkemeyer" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Usadel" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti236" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321580v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Kopka" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Weckwerth" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2004-5-6-109" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321582v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Meyer" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313x.2004.02016.x" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321583v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Bender-Machado" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#228;uerlein" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schauer" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-004-1557-4" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BQ9FGF0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321584v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.025973" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321577v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kolbe" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Geigenberger" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.024513" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321575v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert Larher" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Trotel-Aziz" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0981-9428(03)00076-7" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-812W302N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321578v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ehlers Loureiro" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.026716" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321314v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Vigeolas" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tiessen" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2001.01278.x" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321574v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cornic" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2002.1160404.x" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321573v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Hendriks" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Branscheid" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.003640" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321303v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geigenberger" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Fernie" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christ" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stitt" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bc.2000.093" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-B9HWNHTR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321313v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Larher" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2000.1100407.x" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-445JVRTW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321310v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bessieres" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Lefeuvre" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Larher" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf990031h" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z35FP6XG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321309v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchereau" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larher" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.1998.00362.x" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321306v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessieres" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.1997.d01-82.x" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321307v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1997.2283" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS9FBKJP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190283v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Honor&#233;" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190161v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166151v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677506v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rochepeau" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677398v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Melandri" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Randriafanomezantsoa Radohery" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677424v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396004v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Grosskinsky" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194945v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760581v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383359v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Naja&#239;" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eyssan" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570809v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936725v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petriacq" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556922v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420427v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Genard" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738086v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736966v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tiffon-Terrade" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125712v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737961v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605905v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736097v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messa Meddar" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603260v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955742v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Cakpo" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735987v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734102v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ariizumi" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603066v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742089v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793305v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739660v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603579v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744241v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445608v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744264v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741756v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Machado Vieira" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953367v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601445v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742488v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604671v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Shinozaki" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Okabe" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hoshikawa" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shikata" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740588v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Guenther" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608225v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797938v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602128v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Suzuki" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sato" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nonaka" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203290v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dartigues" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Biliau" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792223v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cocureau" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740512v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bobeica" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Edward Lunn" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799217v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Argyris" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Garcia-Mas" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792547v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soubeyrand" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cluzet" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739299v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793996v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792062v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804615v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809066v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804388v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Guntz" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805301v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810027v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748594v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810760v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803787v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Menard" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745394v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805488v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745839v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804340v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806898v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747463v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757475v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121970v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vallarino" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.016" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150312v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.020" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01972166v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Acket" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rossez" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7819-9_8" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605777v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cppb.20003" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799530v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_15" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811316v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00009-5" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803292v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-594-7" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928423v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804473v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321610v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-78745-9_4" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659204v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Campos" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amah" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935177v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760180v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797919v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wallace" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bradbury" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421073v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Verneau" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421106v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>