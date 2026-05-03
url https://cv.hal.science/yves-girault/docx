--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -2031,173 +2031,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Problématiques et enjeux de la prise en compte des diasporas dans les musées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Girault Y. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fonction sociale des musées : une mise en tension entre participation des habitants et implication politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, 2022, arts et sciences, 978-1-78405-886-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les dimensions sociales et politiques des musées en débats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Girault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fonction sociale des musées Une mise en tension entre participation des habitants et implication politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-1-78406-886-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310370v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04239257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 años después de la mesa redonda de Santiago de Chile: ¿en qué está la museología social, participativa y crítica?</w:t>
               </w:r>
@@ -2436,116 +2436,129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geoheritage structure within the world's Geoparks : Tensions in a multiplicity of cultural, economic and scientific contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Ambivalences of the Co-construction of a Mental Territory: a Case Study on Spanish UGGs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Gonzalez-Tejada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Girault Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNESCO Global Geoparks: Tension Between Territorial Development and Heritage Enhancement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE; Wiley, 2019, 978-1-78630-485-8</w:t>
+              <w:t xml:space="preserve">, Wiley; ISTE, 2019, 978-1-786-30485-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385246v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">hal-02385254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique du géopatrimoine au sein des géoparcs mondiaux : une mise en tension dans une multiplicité de contextes culturels, économiques et scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2561,87 +2574,87 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-22, 2019, Ecologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambivalences de la co-construction d’un territoire mental : une étude de cas sur les Unesco Globals Géoparcs espagnols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Gonzalez-Tejada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2656,143 +2669,130 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-75, 2019, Ecologie, 9781784055622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ambivalences of the Co-construction of a Mental Territory: a Case Study on Spanish UGGs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The geoheritage structure within the world's Geoparks : Tensions in a multiplicity of cultural, economic and scientific contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Girault Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNESCO Global Geoparks: Tension Between Territorial Development and Heritage Enhancement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley; ISTE, 2019, 978-1-786-30485-8</w:t>
+              <w:t xml:space="preserve">, ISTE; Wiley, 2019, 978-1-78630-485-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385254v1</w:t>
+                <w:t xml:space="preserve">hal-02385246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Architectural Mediation of Geoparks Museums in China: Between Tensions and Hybridization of Cultures</w:t>
               </w:r>
@@ -5010,200 +5010,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints and stakes in enhancing archaeological landscapes in the digital age</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa de Bruycker</w:t>
+                <w:t xml:space="preserve">A Genealogy of UNESCO Global Geopark: Emergence and Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 6 (2), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17149/ijgp.j.issn.2577.4441.2018.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065337v1</w:t>
+                <w:t xml:space="preserve">hal-01974364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genealogy of UNESCO Global Geopark: Emergence and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Du</w:t>
+                <w:t xml:space="preserve">Constraints and stakes in enhancing archaeological landscapes in the digital age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa de Bruycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 6 (2), pp.1-17. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974364v1</w:t>
+                <w:t xml:space="preserve">hal-02065337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la prise en compte des problèmes socio-écologiques à l’évolution des principaux courants de recherche en éducation relative à l’environnement dans la francophonie</w:t>
               </w:r>
@@ -5267,51 +5267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From nature conservation to geotourism development: Examining ambivalent attitudes towards UNESCO directives with the global geopark network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Gonzalez-Tejada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7802,50 +7802,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'enseignement de l'astronomie. In l'enseignement de l'astronomie, (Merle, Girault Coord), N°36</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/8806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand un centre commercial se fait l'hôte de la Grande Galerie de l'Evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7854,2465 +7945,2374 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Hélène Merle</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement touristique et ERE : Conflits de représentations autour du projet de valorisation muséographique d’un territoire. Education relative à l’environnement, Regards, Recherches, Réflexions, Vol. 4, Montréal, pp 163-184, 378p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le musée forum, un difficile consensus. L’exemple du Muséum national d’Histoire naturelle. , pp147-162, 176p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fortin Debart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA DÉMARCHE DE PROJET DANS LES MUSÉES ET LES ORGANISATIONS CULTURELLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00000226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner à prendre des risques &amp;quot; No 28, p71-76.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du musée témoin au musée acteur de la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 77, pp.27/34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former autrement. no 24 cent fois sur le métier se former, pp. 49-53, 76p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques repères historiques sur le partenariat école musée ou quarante ans de prémisses tombées dans l’oubli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Cohen-Azria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, L’école et ses partenaires scientifiques, pp 9-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école et ses partenaires scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003</w:t>
+              <w:t xml:space="preserve">Aster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 29, pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fortin Debart</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école et ses partenaires scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002</w:t>
+              <w:t xml:space="preserve">Aster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the flea to the elephant. N° 209, pp. 24-25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 13</w:t>
+              <w:t xml:space="preserve">International Zoo news, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enseigner à prendre des risques &amp;quot; No 28, p71-76.</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une expérience d'audit de communication au musée océanographique de Monaco. Réflexions sur l'identité et la communication des musées d'Histoire naturelle. pp225-237</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurice Girault</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publics et musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accueil de tous Argos, No 20, pp20-23, 80p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Naveau d'Eggys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001</w:t>
+              <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Yves Girault</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’animation « pourkoikomandonkou » une visite originale de la Grande Galerie de l’évolution pour les enfants de cinq à sept ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Cohen-Azria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lemire</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, n° 9-10, pp.111-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problématique et enjeux du partenariat École/Musée à la Grande Galerie de l'Évolution, Publics et Musées N° 7, Musées et Éducation, pp. 69-91.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publics et musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des conceptions dans la préparation d'une campagne de formation : le cas du thermalisme en France. pp. 118-133</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association pour la Recherche Qualitative, Vol 11, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique de la biologie : un regard différent sur l'enseignement. La culture scientifique et technique ; accés et enjeux, N° 13, Académie de Créteil, pp. 44-47.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Giordan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces pédagogiques de la Grande Galerie de l'Évolution du Muséum, 57 p, 44-47, 1994.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands projets de l'état, Mission Interministérielle des Grands Travaux, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réalisation d'une banque de données didactiques sur les musées de sciences., N° 29, pp. 16-18, 1993.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réal Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 77, pp.27/34</w:t>
+              <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Former autrement. no 24 cent fois sur le métier se former, pp. 49-53, 76p.</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution de la didactique des sciences à l'étude des obstacles relatifs à la destruction dans l'enseignement du concept racialiste, Repères n°15 &amp;quot;Multi-ethnicité en éducation&amp;quot;, Montréal, pp. 95-120.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie René de Cotret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">repères, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution to the study of children's conceptions of reptiles. N° 28, pp. 45-48</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the international association of zoo educators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science par la bande : La BD, vecteur de vulgarisation scientifique. N° 9, Se documenter , 92 p, pp. 54-58.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999</w:t>
+              <w:t xml:space="preserve">, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sida par la Bande. N° 14, J.M. Levy-Leblond (Ed.), pp. 59-65, Nice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieux les connaître pour mieux préparer sa visite. Vol 21, N° 5, Y. Girault Y. (Ed.), pp. 29-32, Montréal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPECTRE APSQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choisir son mode de visite au musée. Vol 21, N° 5, Girault Y. (Ed.), pp. 10-13, Montréal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPECTRE APSQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parcs zoologiques : De la curiosité à la pédagogie. Vol 21, N° 5, Girault Y. (Ed.), pp. 33-35, Montréal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPECTRE APSQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA BANDE DESSINÉE PEUT-ELLE ÊTRE UN OUTIL DE PRÉVENTION DU SIDA ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, L’école et ses partenaires scientifiques, pp 9-25</w:t>
+              <w:t xml:space="preserve">, 1991, pp.187-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’école et ses partenaires scientifiques</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vulgarisation scientifique un mythe ou une réalité. Editorial de la lettre CECSI (Communication, éducation à la culture scientifique et industrielles). Traduction en italien, espagnol et anglais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aster</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 29, pp.3-8</w:t>
+              <w:t xml:space="preserve"> la lettre CECSI </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Yves Girault</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The renovation of the giraffe and okapi gallery of Paris Zoological Garden. N° 227, pp. 45-46, Camelford (Angleterre).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Zoo news, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998</w:t>
+              <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une expérience d'audit de communication au musée océanographique de Monaco. Réflexions sur l'identité et la communication des musées d'Histoire naturelle. pp225-237</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêts des recherches en didactique de la Biologie. Vol 20, N° 1, pp. 27-32</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...421 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Giordan</w:t>
-              </w:r>
-[...533 lines deleted...]
-                <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECTRE APSQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992</w:t>
+              <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Choisir son mode de visite au musée. Vol 21, N° 5, Girault Y. (Ed.), pp. 10-13, Montréal.</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bande dessinée scientifique. Bilan des réalisations actuelles et évolution. Vol 19, N° 4, pp.17-21, Montréal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECTRE APSQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992</w:t>
+              <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...357 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376893v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04376894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rénovation de la galerie des girafes et des okapis au Parc Zoologique de Paris. Vol 50/2, pp. 25-26, Québec.</w:t>
               </w:r>
@@ -12991,204 +12991,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identité et communication des musées d’histoire naturelle : le cas du musée océanographique de Monaco. pp.137-152, 211p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La promotion de la culture scientifique et technique : ses acteurs et leurs logiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The specificity of biology teaching in a natural history museum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Cohen-Azria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guichard F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference, Science Education Research in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845993v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04384492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des représentations sociales et du pluriculturalisme dans la conception des expositions scientifiques</w:t>
               </w:r>
@@ -13269,51 +13269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du jardin des plantes à la Grande galerie de l’évolution : La prise en compte des publics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musées et médias pour une culture scientifique et technique des citoyens, Giordan A. (ed), pp30-36, 200p. Genève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13351,51 +13351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du jardin des plantes à la Grande galerie de l’évolution : La prise en compte des publics pp30-36, 200p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musées et médias pour une culture scientifique et technique des citoyens, Giordan A. (ed)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13420,51 +13420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métacognition des sentiments pour l'écologie. Quand la science se fait culture,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réal Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13502,51 +13502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feelings or metacognition in ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réal Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14154,493 +14154,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation d'une bande dessinée scientifique &amp;quot;La grande gratouille&amp;quot; ou &amp;quot;La vie secrète des Acariens&amp;quot;. 534 p, pp. 457-461</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des 11èmes Journées Internationales sur l'Education Scientifique, Giordan A., Martinand J.L., Souchon C. (Eds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La bande dessinée scientifique existe-t-elle réellement ? Une proposition de classement des bandes dessinées scientifiques actuelles. pp. 375-379</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque international sur la transfert des connaissances en sciences et techniques. "Anthena",</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Evaluation d'une bande dessinée scientifique &amp;quot;La grande gratouille&amp;quot; ou &amp;quot;La vie secrète des Acariens&amp;quot;. 534 p, pp. 457-461</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en compte des représentations dans l'évaluation d'un dessin animé scientifique. pp. 253-258,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 11èmes Journées Internationales sur l'Education Scientifique, Giordan A., Martinand J.L., Souchon C. (Eds)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989</w:t>
+              <w:t xml:space="preserve">10 eme Journées Internationales sur l'Education Scientifique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croisée de regards sur la création de &amp;quot; Parade nuptiale &amp;quot; à la Grande Galerie de l’Evolution du Muséum. pp271-284, 309p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Mélior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre et sciences, Garbagnati L., Montaclair F., Vingler D. (Eds), Presses du centre Unesco de Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interactivité dans l'exposition. 543 p, pp. 143-149, Chamonix.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Dairane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des 11èmes Journées Internationales sur l'Education Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inter-activité dans l'exposition : phénomène de mode, présentation ludique, ou outil didactique. pp. 349-354</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 10èmes Journées Internationales sur l'Education Scientifique.,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383030v1</w:t>
-              </w:r>
-[...257 lines deleted...]
-                <w:t xml:space="preserve">hal-04384498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposé introductif du colloque sur la pédagogie dans les parcs animaliers. pp. 1-11</w:t>
               </w:r>
@@ -15672,51 +15672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239205v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239250v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283520v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Orellana Rivera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385221v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-be/UNESCO+Global+Geoparks:+Tension+Between+Territorial+Development+and+Heritage+Enhancement-p-9781786304858" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132443v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-geoparcs-mondiaux-unesco/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065400v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Karamti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Djombissi&#233; Kamga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juh&#233;-Beaulaton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Pra&#235;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauve Lucie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Girault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066365v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_accueil_des_publics_scolaires_dans_les_museums_aquariums_jardins_botaniques_parcs_zoologiques-9782747551083-15587.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giordan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571899v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elca Tarrab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Plessis Belair" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376900v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Petter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Contemporary+Museums%3A+Tension+between+Universalist+and+Communitarian+Approaches-p-9781786307453" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081196v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Orellana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museodelaeducacion.gob.cl/publicaciones/actas-del-coloquio-internacional-de-museologia-social-participativa-y-critica" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Gonzalez-Tejada" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385259v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Du" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3100-ambivalences-patrimoniales-au-sud-mises-en-scene-et-jeux-d-acteurs-9782811116927.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauv&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Galangau-Qu&#233;rat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alpe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450516v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Michard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin Fromont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timbart No&#235;lle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00158865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Debart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190873v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Meurgues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383343v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383320v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Thonnat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362479v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Gonz&#225;lez Tejada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/cuadgeo.v60i2.15949" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615346v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.2727" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a de Bruycker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17149/ijgp.j.issn.2577.4441.2018.02.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376930v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087621v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Read" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17149/ijg.j.issn.2210.3382.2017.02.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.755" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841558v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983313v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brianso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.1357" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HDN80PXM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130768v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.698" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983243v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5766" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2012.1099" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066385v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066382v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579479v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hammond" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500691003622612" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377020v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.160" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376942v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Quertier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fortin Debart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2957" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066387v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Auzou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Viel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01738382v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2007.1442" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376937v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Timbart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572077v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne No&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439863v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lange" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fortin-Debart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lebeaume" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384669v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624773v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lap&#233;rouse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382748v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376933v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377203v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Merle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/8806" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572187v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382721v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315446v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382710v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572120v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572129v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376925v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376888v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395981v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382698v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Naveau d'Eggys" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572146v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841011v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Godard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384620v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382641v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382666v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guichard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381336v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Robinson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572155v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ren&#233; de Cotret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382616v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;al Larose" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382603v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382597v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376903v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376904v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376901v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376899v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376898v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Bouar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376893v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376894v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382584v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian le Bouar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382565v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376892v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376896v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376890v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376887v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376889v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381328v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Rukingama" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376883v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gasbayet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Vittecoq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384604v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376882v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501151v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026245v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958257v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Quertier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958271v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01740535v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395316v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395112v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boissonade" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373140v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395257v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duvernois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395227v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395141v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04395910v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousseau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rinjard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518765v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c5u" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793582v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe F" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rousseau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439888v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384544v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382759v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384534v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382732v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384525v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845993v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guichard F" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384492v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384462v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383371v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384420v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383302v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383288v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383275v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Hargous" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383260v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383202v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383213v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383232v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383191v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383142v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382630v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383051v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383102v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383030v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383016v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383082v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dairane" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oberlin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384498v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal M&#233;lior" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381345v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500361v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.3368" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624722v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065380v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066380v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04395865v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376905v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373110v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373106v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373109v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239205v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239250v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283520v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Orellana Rivera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385221v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-be/UNESCO+Global+Geoparks:+Tension+Between+Territorial+Development+and+Heritage+Enhancement-p-9781786304858" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132443v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-geoparcs-mondiaux-unesco/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065400v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Karamti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Djombissi&#233; Kamga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juh&#233;-Beaulaton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Pra&#235;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauve Lucie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Girault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066365v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_accueil_des_publics_scolaires_dans_les_museums_aquariums_jardins_botaniques_parcs_zoologiques-9782747551083-15587.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giordan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571899v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elca Tarrab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Plessis Belair" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376900v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Petter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Contemporary+Museums%3A+Tension+between+Universalist+and+Communitarian+Approaches-p-9781786307453" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239257v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081196v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Orellana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museodelaeducacion.gob.cl/publicaciones/actas-del-coloquio-internacional-de-museologia-social-participativa-y-critica" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Gonzalez-Tejada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132448v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385259v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Du" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3100-ambivalences-patrimoniales-au-sud-mises-en-scene-et-jeux-d-acteurs-9782811116927.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauv&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Galangau-Qu&#233;rat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alpe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450516v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Michard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin Fromont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timbart No&#235;lle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00158865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Debart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190873v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Meurgues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383343v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383320v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Thonnat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362479v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Gonz&#225;lez Tejada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/cuadgeo.v60i2.15949" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615346v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.2727" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974364v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17149/ijgp.j.issn.2577.4441.2018.02.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a de Bruycker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376930v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087621v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Read" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17149/ijg.j.issn.2210.3382.2017.02.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.755" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841558v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983313v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brianso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.1357" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HDN80PXM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130768v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.698" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983243v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5766" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2012.1099" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066385v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066382v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579479v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hammond" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500691003622612" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377020v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.160" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376942v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Quertier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fortin Debart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2957" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066387v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Auzou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Viel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01738382v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2007.1442" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376937v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Timbart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572077v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne No&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439863v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lange" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fortin-Debart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lebeaume" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384669v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624773v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lap&#233;rouse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382748v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Merle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/8806" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376933v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572187v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382721v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315446v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382710v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572120v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572129v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376925v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376888v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395981v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382698v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Naveau d'Eggys" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841011v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Godard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572146v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384620v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382641v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382666v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guichard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382616v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;al Larose" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572155v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ren&#233; de Cotret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381336v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Robinson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382603v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376903v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376904v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376901v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376899v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376898v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Bouar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376894v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376893v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382584v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian le Bouar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382565v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376892v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376896v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376890v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376887v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376889v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381328v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Rukingama" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376883v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gasbayet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Vittecoq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384604v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376882v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501151v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026245v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958257v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Quertier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958271v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01740535v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395316v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395112v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boissonade" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373140v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395257v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duvernois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395227v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395141v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04395910v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousseau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rinjard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518765v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c5u" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793582v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe F" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rousseau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439888v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384544v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382759v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384534v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382732v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384525v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384492v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845993v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guichard F" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384462v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383371v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384420v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383302v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383288v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383275v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Hargous" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383260v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383202v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383213v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383232v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383191v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383142v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382630v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383102v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383051v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383016v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384498v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal M&#233;lior" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383082v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dairane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oberlin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383030v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381345v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500361v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.3368" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624722v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065380v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066380v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04395865v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376905v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373110v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373106v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373109v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>