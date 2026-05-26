--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -412,1091 +412,1091 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les géoparcs mondiaux UNESCO : une mise en tension entre développement des territoires et mise en valeur du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 285 p., 2019, Ecologie, 978-1-78405-562-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">UNESCO Global Geoparks: Tension Between Territorial Development and Heritage Enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley; ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 288 p., 2019, 978-1-786-30485-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...36 lines deleted...]
-              <w:t xml:space="preserve">, 285 p., 2019, Ecologie, 978-1-78405-562-2</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">والرهانات‬ ‫الـقــداســـة‬ ‫للرتاث‬ ‫سياسية‬ ‫اجليو‬ ‫وتقديم‬ ‫جمع‬ ‫جيرو‬ ‫إيف‬ ‫و‬ ‫كرامتي‬ ‫ياسين‬ 2017 ‫بالمنستير‬ ‫الدولية‬ ‫الصيفية‬ ‫الجامعة‬ ‫أشغال</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Karamti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Yassine Karamti</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et Tradition du Peuple Jeuabou de Fondjomekwet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Djombissié Kamga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Yves Djombissié Kamga</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambivalences patrimoniales au Sud : mises en scène et jeux d’acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaud Dominique; Juhé-Beaulaton Dominique; Cormier-Salem Marie-Christine; Girault Yves. Éditions Karthala, 2016, Hommes et sociétés, 9782811116927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guillaud</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01591887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muséo museum 20 ans d’enseignement de la muséologie au Museum national d’Histoire naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel van Praët</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OCIM-MNHN, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation à l'environnement ou au développement durable, ASTER N°46, 243p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauve Lucie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aléatoire et le vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Guillaud Dominique; Juhé-Beaulaton Dominique; Cormier-Salem Marie-Christine; Girault Yves. Éditions Karthala, 2016, Hommes et sociétés, 9782811116927</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Laval, 199 p., 2004, 2-7637-7992-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Muséo museum 20 ans d’enseignement de la muséologie au Museum national d’Histoire naturelle</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accueil des publics scolaires dans les Muséums : Aquariums, jardins botaniques, parcs zoologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 296 p., 2003, 2-7475-5108-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des expositions scientifiques à l’action culturelle, des collections pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muséum national d'histoire naturelle, 280 p., 2000, 978-2-85653-263-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aléatoire et le vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">OCIM-MNHN, 2013</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diderot Multimédia-EDL, 182 p., 1999, 2-8435-2335-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Yves Girault</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The new learning models: their consequences for the teaching of biology, health and environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Giordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Z'éditions, 265 p., 1996, 2-87720-173-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Yves Girault</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptions et connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Giordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'Université Laval, 199 p., 2004, 2-7637-7992-1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 319 p., 1994, 3-906751-24-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 296 p., 2003, 2-7475-5108-3</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture scientifique et technique de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Giordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Z'éditions, 302 p., 1994, 2-87720-134-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...259 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Rasse</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02066373v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02066371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aspects qualitatifs de l'enseignement des sciences dans les pays francophones.</w:t>
               </w:r>
@@ -2031,173 +2031,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les dimensions sociales et politiques des musées en débats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Girault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fonction sociale des musées Une mise en tension entre participation des habitants et implication politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-1-78406-886-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Problématiques et enjeux de la prise en compte des diasporas dans les musées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Girault Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fonction sociale des musées : une mise en tension entre participation des habitants et implication politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2022, arts et sciences, 978-1-78405-886-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239257v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04310370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 años después de la mesa redonda de Santiago de Chile: ¿en qué está la museología social, participativa y crítica?</w:t>
               </w:r>
@@ -2436,363 +2436,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ambivalences of the Co-construction of a Mental Territory: a Case Study on Spanish UGGs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The geoheritage structure within the world's Geoparks : Tensions in a multiplicity of cultural, economic and scientific contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Girault Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNESCO Global Geoparks: Tension Between Territorial Development and Heritage Enhancement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, ISTE; Wiley, 2019, 978-1-78630-485-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ambivalences of the Co-construction of a Mental Territory: a Case Study on Spanish UGGs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Gonzalez-Tejada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Girault Y. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNESCO Global Geoparks: Tension Between Territorial Development and Heritage Enhancement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Wiley; ISTE, 2019, 978-1-786-30485-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique du géopatrimoine au sein des géoparcs mondiaux : une mise en tension dans une multiplicité de contextes culturels, économiques et scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les géoparcs mondiaux UNESCO : une mise en tension entre développement des territoires et mise en valeur du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-22, 2019, Ecologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambivalences de la co-construction d’un territoire mental : une étude de cas sur les Unesco Globals Géoparcs espagnols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Gonzalez-Tejada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les géoparcs mondiaux UNESCO : une mise en tension entre développement des territoires et mise en valeur du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-75, 2019, Ecologie, 9781784055622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132448v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02385246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Architectural Mediation of Geoparks Museums in China: Between Tensions and Hybridization of Cultures</w:t>
               </w:r>
@@ -2904,51 +2904,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Girault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les géoparcs mondiaux UNESCO : une mise en tension entre développement des territoires et mise en valeur du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.253-277, 2019, Ecologie, 978-1-78405-562-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3538,195 +3538,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regard sur les arts, les sciences et les cultures en mouvement, à travers les débats qui agitent l’institution muséale...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rasse P., Girault Y. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les musées aux prismes de la communication, regard sur les arts, les sciences et les cultures en mouvement à travers le débat qui agitent l’institution muséale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°61, CNRS Éditions,, pp.275, 2011, Hermés, 978-2-271-07284-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La biodiversité, un concept hybride entre science et gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Legardez A., Simonneaux L. (Coord.) Développement durable et autres questions d’actualité. Questions socialement vives dans l’enseignement et la formation. Éducagri Éditions, Dijon, pp 385­</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373124v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04315419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et développement : présupposés épistémologiques et retombées éducatives des travaux d'initiative personnelle encadrés</w:t>
               </w:r>
@@ -3962,51 +3962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuser ou débattre : réflexion sur la médiation muséale des problèmes environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5010,200 +5010,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genealogy of UNESCO Global Geopark: Emergence and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Du</w:t>
+                <w:t xml:space="preserve">Constraints and stakes in enhancing archaeological landscapes in the digital age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa de Bruycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 6 (2), pp.1-17. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974364v1</w:t>
+                <w:t xml:space="preserve">hal-02065337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints and stakes in enhancing archaeological landscapes in the digital age</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa de Bruycker</w:t>
+                <w:t xml:space="preserve">A Genealogy of UNESCO Global Geopark: Emergence and Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 6 (2), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17149/ijgp.j.issn.2577.4441.2018.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065337v1</w:t>
+                <w:t xml:space="preserve">hal-01974364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la prise en compte des problèmes socio-écologiques à l’évolution des principaux courants de recherche en éducation relative à l’environnement dans la francophonie</w:t>
               </w:r>
@@ -5267,51 +5267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From nature conservation to geotourism development: Examining ambivalent attitudes towards UNESCO directives with the global geopark network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Gonzalez-Tejada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5469,212 +5469,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux éthiques des politiques publiques en matière d'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Sauvé</w:t>
+                <w:t xml:space="preserve">Innovations et enjeux éthiques des politiques environnementales et patrimoniales : l’UNESCO et le Conseil de l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brianso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 16 (1), pp.264</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethiquepublique.1357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841558v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Brianso</w:t>
+                <w:t xml:space="preserve">halshs-02983313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux éthiques des politiques publiques en matière d'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sauvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 16 (1), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 16 (1), pp.264</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-02983313v1</w:t>
+                <w:t xml:space="preserve">hal-01841558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finalités et valeurs de différentes politiques d’éducation à la soutenabilité</w:t>
               </w:r>
@@ -5764,51 +5764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmentalist and Political Instrumentalizations of African Cultural Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brianso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5868,51 +5868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les programmes de sciences économiques et sociales permettent-ils de comprendre les enjeux actuels de la gestion de la biodiversité ? In Lange J.M. (Eds) Penser l’éducation, Numéro Hors série n°33, L’éducation au développement durable Appuis obstacles à sa généralisation hors et dans l’école.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6123,51 +6123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les musées aux prismes de la communication, regard sur les arts, les sciences et les cultures en mouvement à travers le débat qui agitent l’institution muséale. n°61 Hermès, CNRS Éditions, 275p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6186,304 +6186,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinions et savoirs : positionnements épistémologiques et questions didactiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Girault</w:t>
+                <w:t xml:space="preserve">High school students debate the use of embryonic stem cells: the influence of context on decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Hammond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Science Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500691003622612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opinions et savoirs, positionnements épistémologiques et questions didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.29-66</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Molinatti</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opinions et savoirs : positionnements épistémologiques et questions didactiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...34 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, pp.29-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rdst.160⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04377020v1</w:t>
+                <w:t xml:space="preserve">hal-02066382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement sur la Biodiversité en question</w:t>
               </w:r>
@@ -6590,51 +6590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion and knowledge: epistemological positioning and didactic issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7802,2970 +7802,2970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand un centre commercial se fait l'hôte de la Grande Galerie de l'Evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'enseignement de l'astronomie. In l'enseignement de l'astronomie, (Merle, Girault Coord), N°36</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/8806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quand un centre commercial se fait l'hôte de la Grande Galerie de l'Evolution.</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement touristique et ERE : Conflits de représentations autour du projet de valorisation muséographique d’un territoire. Education relative à l’environnement, Regards, Recherches, Réflexions, Vol. 4, Montréal, pp 163-184, 378p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le musée forum, un difficile consensus. L’exemple du Muséum national d’Histoire naturelle. , pp147-162, 176p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fortin Debart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA DÉMARCHE DE PROJET DANS LES MUSÉES ET LES ORGANISATIONS CULTURELLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00000226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner à prendre des risques &amp;quot; No 28, p71-76.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du musée témoin au musée acteur de la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lemire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003</w:t>
+              <w:t xml:space="preserve">, 2001, 77, pp.27/34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rousseau</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques repères historiques sur le partenariat école musée ou quarante ans de prémisses tombées dans l’oubli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Cohen-Azria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003</w:t>
+              <w:t xml:space="preserve">Aster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, L’école et ses partenaires scientifiques, pp 9-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...218 lines deleted...]
-                <w:t xml:space="preserve">Maurice Girault</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former autrement. no 24 cent fois sur le métier se former, pp. 49-53, 76p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001</w:t>
+              <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du musée témoin au musée acteur de la société</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école et ses partenaires scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 29, pp.3-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école et ses partenaires scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the flea to the elephant. N° 209, pp. 24-25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Zoo news, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une expérience d'audit de communication au musée océanographique de Monaco. Réflexions sur l'identité et la communication des musées d'Histoire naturelle. pp225-237</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lemire</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publics et musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accueil de tous Argos, No 20, pp20-23, 80p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Naveau d'Eggys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problématique et enjeux du partenariat École/Musée à la Grande Galerie de l'Évolution, Publics et Musées N° 7, Musées et Éducation, pp. 69-91.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publics et musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’animation « pourkoikomandonkou » une visite originale de la Grande Galerie de l’évolution pour les enfants de cinq à sept ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Cohen-Azria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, n° 9-10, pp.111-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des conceptions dans la préparation d'une campagne de formation : le cas du thermalisme en France. pp. 118-133</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association pour la Recherche Qualitative, Vol 11, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique de la biologie : un regard différent sur l'enseignement. La culture scientifique et technique ; accés et enjeux, N° 13, Académie de Créteil, pp. 44-47.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Giordan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces pédagogiques de la Grande Galerie de l'Évolution du Muséum, 57 p, 44-47, 1994.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands projets de l'état, Mission Interministérielle des Grands Travaux, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution to the study of children's conceptions of reptiles. N° 28, pp. 45-48</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the international association of zoo educators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réalisation d'une banque de données didactiques sur les musées de sciences., N° 29, pp. 16-18, 1993.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réal Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 77, pp.27/34</w:t>
+              <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Former autrement. no 24 cent fois sur le métier se former, pp. 49-53, 76p.</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution de la didactique des sciences à l'étude des obstacles relatifs à la destruction dans l'enseignement du concept racialiste, Repères n°15 &amp;quot;Multi-ethnicité en éducation&amp;quot;, Montréal, pp. 95-120.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie René de Cotret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">repères, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sida par la Bande. N° 14, J.M. Levy-Leblond (Ed.), pp. 59-65, Nice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science par la bande : La BD, vecteur de vulgarisation scientifique. N° 9, Se documenter , 92 p, pp. 54-58.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999</w:t>
+              <w:t xml:space="preserve">, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieux les connaître pour mieux préparer sa visite. Vol 21, N° 5, Y. Girault Y. (Ed.), pp. 29-32, Montréal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPECTRE APSQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choisir son mode de visite au musée. Vol 21, N° 5, Girault Y. (Ed.), pp. 10-13, Montréal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPECTRE APSQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parcs zoologiques : De la curiosité à la pédagogie. Vol 21, N° 5, Girault Y. (Ed.), pp. 33-35, Montréal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPECTRE APSQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA BANDE DESSINÉE PEUT-ELLE ÊTRE UN OUTIL DE PRÉVENTION DU SIDA ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, L’école et ses partenaires scientifiques, pp 9-25</w:t>
+              <w:t xml:space="preserve">, 1991, pp.187-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’école et ses partenaires scientifiques</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vulgarisation scientifique un mythe ou une réalité. Editorial de la lettre CECSI (Communication, éducation à la culture scientifique et industrielles). Traduction en italien, espagnol et anglais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aster</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 29, pp.3-8</w:t>
+              <w:t xml:space="preserve"> la lettre CECSI </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Yves Girault</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêts des recherches en didactique de la Biologie. Vol 20, N° 1, pp. 27-32</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Giordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aster</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999</w:t>
+              <w:t xml:space="preserve">SPECTRE APSQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Yves Girault</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bande dessinée scientifique. Bilan des réalisations actuelles et évolution. Vol 19, N° 4, pp.17-21, Montréal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPECTRE APSQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The renovation of the giraffe and okapi gallery of Paris Zoological Garden. N° 227, pp. 45-46, Camelford (Angleterre).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Zoo news, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998</w:t>
+              <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une expérience d'audit de communication au musée océanographique de Monaco. Réflexions sur l'identité et la communication des musées d'Histoire naturelle. pp225-237</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rénovation de la galerie des girafes et des okapis au Parc Zoologique de Paris. Vol 50/2, pp. 25-26, Québec.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Rasse</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian le Bouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publics et musées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997</w:t>
+              <w:t xml:space="preserve">Ecozoo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bande dessinée scientifique. Bilan des réalisations actuelles et évolution. Vol 19, N° 4, pp.17-21, Montréal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997</w:t>
+              <w:t xml:space="preserve">SPECTRE APSQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cora Cohen-Azria</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche différente de la didactique des sciences. N° 65, pp. 37-39, Québec.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Girault</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, n° 9-10, pp.111-122</w:t>
+              <w:t xml:space="preserve">Vie Pédagogique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Problématique et enjeux du partenariat École/Musée à la Grande Galerie de l'Évolution, Publics et Musées N° 7, Musées et Éducation, pp. 69-91.</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rénovation de la galerie des girafes et des okapis au Parc Zoologique de Paris. Vol 50/2, pp. 25-26, Québec.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guichard</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publics et musées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995</w:t>
+              <w:t xml:space="preserve">Ecozoo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La prise en compte des conceptions dans la préparation d'une campagne de formation : le cas du thermalisme en France. pp. 118-133</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Look for the Zoo. N° 205, pp. 38-39</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Association pour la Recherche Qualitative, Vol 11, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994</w:t>
+              <w:t xml:space="preserve">International Zoo news, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...382 lines deleted...]
-                <w:t xml:space="preserve">Marie-Louise Robinson</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Training sessions at the Zoological park of Paris. . N° 20, pp. 7-8.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the international association of zoo educators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993</w:t>
+              <w:t xml:space="preserve">, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...1099 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376890v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04376887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animaux en hiver. N° 493, pp. 32-37.</w:t>
               </w:r>
@@ -11249,51 +11249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du colloque &amp;quot;Education au développement durable et à la biodiversité : concepts, questions vives, outils et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12445,51 +12445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Cohen-Azria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12991,204 +12991,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The specificity of biology teaching in a natural history museum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Cohen-Azria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guichard F</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Conference, Science Education Research in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identité et communication des musées d’histoire naturelle : le cas du musée océanographique de Monaco. pp.137-152, 211p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La promotion de la culture scientifique et technique : ses acteurs et leurs logiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384492v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03845993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des représentations sociales et du pluriculturalisme dans la conception des expositions scientifiques</w:t>
               </w:r>
@@ -13269,51 +13269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du jardin des plantes à la Grande galerie de l’évolution : La prise en compte des publics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musées et médias pour une culture scientifique et technique des citoyens, Giordan A. (ed), pp30-36, 200p. Genève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13351,51 +13351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du jardin des plantes à la Grande galerie de l’évolution : La prise en compte des publics pp30-36, 200p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musées et médias pour une culture scientifique et technique des citoyens, Giordan A. (ed)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13420,51 +13420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métacognition des sentiments pour l'écologie. Quand la science se fait culture,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réal Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13502,51 +13502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feelings or metacognition in ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réal Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14154,493 +14154,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La bande dessinée scientifique existe-t-elle réellement ? Une proposition de classement des bandes dessinées scientifiques actuelles. pp. 375-379</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque international sur la transfert des connaissances en sciences et techniques. "Anthena",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'une bande dessinée scientifique &amp;quot;La grande gratouille&amp;quot; ou &amp;quot;La vie secrète des Acariens&amp;quot;. 534 p, pp. 457-461</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 11èmes Journées Internationales sur l'Education Scientifique, Giordan A., Martinand J.L., Souchon C. (Eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La bande dessinée scientifique existe-t-elle réellement ? Une proposition de classement des bandes dessinées scientifiques actuelles. pp. 375-379</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inter-activité dans l'exposition : phénomène de mode, présentation ludique, ou outil didactique. pp. 349-354</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque international sur la transfert des connaissances en sciences et techniques. "Anthena",</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989</w:t>
+              <w:t xml:space="preserve">Actes des 10èmes Journées Internationales sur l'Education Scientifique.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croisée de regards sur la création de &amp;quot; Parade nuptiale &amp;quot; à la Grande Galerie de l’Evolution du Muséum. pp271-284, 309p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Mélior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre et sciences, Garbagnati L., Montaclair F., Vingler D. (Eds), Presses du centre Unesco de Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interactivité dans l'exposition. 543 p, pp. 143-149, Chamonix.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Dairane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des 11èmes Journées Internationales sur l'Education Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des représentations dans l'évaluation d'un dessin animé scientifique. pp. 253-258,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 eme Journées Internationales sur l'Education Scientifique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383016v1</w:t>
-              </w:r>
-[...257 lines deleted...]
-                <w:t xml:space="preserve">hal-04383030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposé introductif du colloque sur la pédagogie dans les parcs animaliers. pp. 1-11</w:t>
               </w:r>
@@ -14962,51 +14962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur les arts, les sciences et les cultures en mouvement à travers les débats qui agitent institution muséale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15044,51 +15044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinions et savoirs n°1 Recherches en didactique des sciences et des technologies, INRP, 337p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15672,51 +15672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239205v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239250v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283520v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Orellana Rivera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385221v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-be/UNESCO+Global+Geoparks:+Tension+Between+Territorial+Development+and+Heritage+Enhancement-p-9781786304858" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132443v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-geoparcs-mondiaux-unesco/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065400v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Karamti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Djombissi&#233; Kamga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juh&#233;-Beaulaton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Pra&#235;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauve Lucie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Girault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066365v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_accueil_des_publics_scolaires_dans_les_museums_aquariums_jardins_botaniques_parcs_zoologiques-9782747551083-15587.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giordan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571899v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elca Tarrab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Plessis Belair" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376900v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Petter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Contemporary+Museums%3A+Tension+between+Universalist+and+Communitarian+Approaches-p-9781786307453" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239257v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081196v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Orellana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museodelaeducacion.gob.cl/publicaciones/actas-del-coloquio-internacional-de-museologia-social-participativa-y-critica" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Gonzalez-Tejada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132448v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385259v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Du" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3100-ambivalences-patrimoniales-au-sud-mises-en-scene-et-jeux-d-acteurs-9782811116927.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauv&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Galangau-Qu&#233;rat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alpe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450516v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Michard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin Fromont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timbart No&#235;lle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00158865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Debart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190873v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Meurgues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383343v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383320v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Thonnat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362479v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Gonz&#225;lez Tejada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/cuadgeo.v60i2.15949" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615346v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.2727" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974364v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17149/ijgp.j.issn.2577.4441.2018.02.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a de Bruycker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376930v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087621v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Read" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17149/ijg.j.issn.2210.3382.2017.02.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.755" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841558v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983313v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brianso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.1357" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HDN80PXM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130768v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.698" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983243v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5766" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2012.1099" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066385v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066382v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579479v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hammond" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500691003622612" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377020v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.160" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376942v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Quertier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fortin Debart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2957" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066387v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Auzou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Viel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01738382v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2007.1442" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376937v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Timbart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572077v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne No&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439863v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lange" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fortin-Debart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lebeaume" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384669v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624773v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lap&#233;rouse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382748v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Merle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/8806" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376933v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572187v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382721v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315446v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382710v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572120v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572129v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376925v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376888v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395981v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382698v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Naveau d'Eggys" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841011v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Godard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572146v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384620v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382641v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382666v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guichard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382616v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;al Larose" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572155v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ren&#233; de Cotret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381336v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Robinson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382603v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376903v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376904v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376901v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376899v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376898v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Bouar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376894v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376893v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382584v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian le Bouar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382565v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376892v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376896v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376890v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376887v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376889v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381328v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Rukingama" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376883v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gasbayet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Vittecoq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384604v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376882v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501151v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026245v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958257v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Quertier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958271v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01740535v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395316v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395112v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boissonade" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373140v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395257v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duvernois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395227v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395141v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04395910v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousseau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rinjard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518765v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c5u" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793582v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe F" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rousseau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439888v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384544v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382759v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384534v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382732v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384525v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384492v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845993v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guichard F" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384462v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383371v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384420v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383302v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383288v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383275v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Hargous" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383260v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383202v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383213v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383232v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383191v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383142v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382630v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383102v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383051v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383016v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384498v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal M&#233;lior" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383082v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dairane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oberlin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383030v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381345v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500361v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.3368" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624722v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065380v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066380v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04395865v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376905v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373110v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373106v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373109v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239205v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239250v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283520v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Orellana Rivera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132443v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-geoparcs-mondiaux-unesco/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385221v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-be/UNESCO+Global+Geoparks:+Tension+Between+Territorial+Development+and+Heritage+Enhancement-p-9781786304858" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065400v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Karamti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Djombissi&#233; Kamga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juh&#233;-Beaulaton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Pra&#235;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauve Lucie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Girault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066365v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_accueil_des_publics_scolaires_dans_les_museums_aquariums_jardins_botaniques_parcs_zoologiques-9782747551083-15587.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giordan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571899v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elca Tarrab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Plessis Belair" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376900v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Petter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Contemporary+Museums%3A+Tension+between+Universalist+and+Communitarian+Approaches-p-9781786307453" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081196v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Orellana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museodelaeducacion.gob.cl/publicaciones/actas-del-coloquio-internacional-de-museologia-social-participativa-y-critica" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385254v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Gonzalez-Tejada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385259v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Du" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3100-ambivalences-patrimoniales-au-sud-mises-en-scene-et-jeux-d-acteurs-9782811116927.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauv&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Galangau-Qu&#233;rat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315419v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alpe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450516v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Michard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin Fromont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timbart No&#235;lle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00158865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Debart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190873v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Meurgues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383343v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383320v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Thonnat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362479v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Gonz&#225;lez Tejada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/cuadgeo.v60i2.15949" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615346v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.2727" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a de Bruycker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17149/ijgp.j.issn.2577.4441.2018.02.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376930v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087621v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Read" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17149/ijg.j.issn.2210.3382.2017.02.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.755" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brianso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.1357" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HDN80PXM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841558v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130768v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.698" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983243v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5766" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2012.1099" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066385v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579479v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hammond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500691003622612" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377020v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.160" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066382v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376942v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Quertier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fortin Debart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2957" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066387v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Auzou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Viel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01738382v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2007.1442" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376937v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Timbart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572077v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne No&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439863v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lange" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fortin-Debart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lebeaume" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384669v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624773v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lap&#233;rouse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382748v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376933v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377203v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Merle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/8806" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572187v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382721v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315446v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572120v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382710v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572129v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376925v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376888v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395981v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382698v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Naveau d'Eggys" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572146v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841011v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Godard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384620v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382641v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382666v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guichard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381336v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Robinson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382616v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;al Larose" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572155v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ren&#233; de Cotret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382603v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382597v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376903v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376904v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376901v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376899v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376894v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376893v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376898v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Bouar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382584v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian le Bouar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382565v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376892v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376896v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376887v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376890v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376889v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381328v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Rukingama" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376883v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gasbayet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Vittecoq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384604v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376882v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501151v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026245v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958257v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Quertier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958271v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01740535v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395316v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395112v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boissonade" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373140v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395257v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duvernois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395227v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395141v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04395910v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousseau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rinjard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518765v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c5u" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793582v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe F" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rousseau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439888v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384544v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382759v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384534v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382732v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384525v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845993v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guichard F" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384492v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384462v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383371v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384420v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383302v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383288v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383275v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Hargous" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383260v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383202v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383213v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383232v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383191v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383142v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382630v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383051v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383102v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383030v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384498v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal M&#233;lior" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383082v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dairane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oberlin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383016v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381345v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500361v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.3368" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624722v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065380v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066380v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04395865v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376905v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373110v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373106v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373109v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>