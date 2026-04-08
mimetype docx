--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -219,51 +219,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -504,2016 +504,2012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head injury: Importance of the deep brain nuclei in force transmission to the brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of a local modulus-density relationship for human femoral cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Delteil</w:t>
+                <w:t xml:space="preserve">K. Hainfellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaïs Manlius</w:t>
+                <w:t xml:space="preserve">A. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceane Marle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2024.111952⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219519426500119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928810v1</w:t>
+                <w:t xml:space="preserve">hal-05560434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traumatic axonal injury: Clinic, forensic and biomechanics perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Head injury: Importance of the deep brain nuclei in force transmission to the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thais Manlius</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Thaïs Manlius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bailly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Piercecchi-Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.legalmed.2024.102465⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356, pp.111952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2024.111952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928823v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for Evaluating Cortical Bone Young's Modulus: Numerical Twin Reconstruction, Finite Element Calculation, and Microstructure Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
+                <w:t xml:space="preserve">Traumatic axonal injury: Clinic, forensic and biomechanics perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ribeiro</w:t>
+                <w:t xml:space="preserve">Thais Manlius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-J. Arnoux</w:t>
+                <w:t xml:space="preserve">Marie-Dominique Piercecchi-Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 145 (11), </w:t>
+              <w:t xml:space="preserve">Legal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, pp.102465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4063100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.legalmed.2024.102465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347080v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of the pediatric OSAS: what about simultaneously expand the maxilla and advance the mandible? A retrospective non-randomized controlled cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Method for Evaluating Cortical Bone Young's Modulus: Numerical Twin Reconstruction, Finite Element Calculation, and Microstructure Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Remy</w:t>
+                <w:t xml:space="preserve">T. Woitrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Boyer</w:t>
+                <w:t xml:space="preserve">F. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Daniel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moisdon</w:t>
+                <w:t xml:space="preserve">P.-J. Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2022.01.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4063100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594266v1</w:t>
+                <w:t xml:space="preserve">hal-04347080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrocrack propagation in a notched shaft segment of human long bone: Experimental results and mechanical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Thollon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 128, p. 105132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hypoplasic Mandible: What Makes it Different From the Healthy Child?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Management of the pediatric OSAS: what about simultaneously expand the maxilla and advance the mandible? A retrospective non-randomized controlled cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Captier</w:t>
+                <w:t xml:space="preserve">Emeline Rousval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bonnaure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Burgart</w:t>
+                <w:t xml:space="preserve">Philippe Moisdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleft Palate Craniofacial Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1055665620972301⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 90, pp.135-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2022.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231118v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudden death after facial impacts: Is the brainstem involved?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Bi-axial tensile tests of spinal meningeal tissues and constitutive models comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tuchtan</w:t>
+                <w:t xml:space="preserve">Morgane Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delteil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
+                <w:t xml:space="preserve">Patrice Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kolopp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Léonetti</w:t>
+                <w:t xml:space="preserve">Pascal Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morphologie</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.morpho.2021.07.004⟩</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716256v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Bi-axial tensile tests of spinal meningeal tissues and constitutive models comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling one-handed grip strangulation: Intentionality of the gesture and age influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Tillier</w:t>
+                <w:t xml:space="preserve">M.D. Piercecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Evin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Thollon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.11.028⟩</w:t>
+              <w:t xml:space="preserve">Journal de médecine légale, droit médical, victimologie, dommage corporel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53, pp.101962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.legalmed.2021.101962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482335v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results on the impact of simultaneous palatal expansion and mandibular advancement on the respiratory status recorded during sleep in OSAS children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Remy</w:t>
+                <w:t xml:space="preserve">P. Moisdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Burgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 122 (3), pp.235-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jormas.2020.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling one-handed grip strangulation: Intentionality of the gesture and age influence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Hypoplasic Mandible: What Makes it Different From the Healthy Child?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Captier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gagnon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Burgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de médecine légale, droit médical, victimologie, dommage corporel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.legalmed.2021.101962⟩</w:t>
+              <w:t xml:space="preserve">Cleft Palate Craniofacial Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (8), pp.966-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1055665620972301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716274v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary side effects after radioiodine treatment for differentiated papillary thyroid carcinoma: Long‐term study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sudden death after facial impacts: Is the brainstem involved?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tuchtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc‐kevin Le Roux</w:t>
+                <w:t xml:space="preserve">M. Kolopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Godio‐raboutet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Graillon</w:t>
+                <w:t xml:space="preserve">G. Léonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Head &amp; Neck</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hed.26359⟩</w:t>
+              <w:t xml:space="preserve">Morphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.morpho.2021.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933238v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of cerebrospinal injuries by force transmission secondary to mandibular impacts using a finite element model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Tuchtan</w:t>
+                <w:t xml:space="preserve">Biomechanical analysis of two insertion sites for the fixation of the sacroiliac joint via an oblique lateral approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Dubé-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl-Éric Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Villemure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan-Jean Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Piercecchi Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.110118⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74, pp.118-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191579v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical analysis of two insertion sites for the fixation of the sacroiliac joint via an oblique lateral approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salivary side effects after radioiodine treatment for differentiated papillary thyroid carcinoma: Long‐term study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc‐kevin Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxanne Dubé-Cyr</w:t>
+                <w:t xml:space="preserve">Yves Godio‐raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl-Éric Aubin</w:t>
+                <w:t xml:space="preserve">Jean‐marc Foletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Villemure</w:t>
+                <w:t xml:space="preserve">Mk Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohan-Jean Bianco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+                <w:t xml:space="preserve">Nicolas Graillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 74, pp.118-123. </w:t>
+              <w:t xml:space="preserve">Head &amp; Neck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (11), pp.3133-3140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hed.26359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226860v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical analysis of two insertion sites for the fixation of the sacroiliac joint via an oblique lateral approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Dubé-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl-Éric Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Villemure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohan-Jean Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 74, pp.118-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191473v1</w:t>
+                <w:t xml:space="preserve">hal-03226860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical study of the thyroid cartilage: A model of bi-digital strangulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Gagnon</w:t>
+                <w:t xml:space="preserve">Study of cerebrospinal injuries by force transmission secondary to mandibular impacts using a finite element model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Tuchtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boismery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Tuchtan</w:t>
+                <w:t xml:space="preserve">Georges Léonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bartoli</w:t>
+                <w:t xml:space="preserve">Marie-Dominique Piercecchi Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 302, pp.109891. </w:t>
+              <w:t xml:space="preserve">, 2020, 307, pp.110118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.109891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.110118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03570660v1</w:t>
+                <w:t xml:space="preserve">hal-03191579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of an optimized finite element model of the human orbit</w:t>
               </w:r>
@@ -2525,77 +2521,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Foletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Graillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Thollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 120 (1), pp16-20</w:t>
@@ -2618,1481 +2614,1627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analysis of the human orbit. Behavior of titanium mesh for orbital floor reconstruction in case of trauma recurrence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentine Martinez</w:t>
+                <w:t xml:space="preserve">Biomechanical study of the thyroid cartilage: A model of bi-digital strangulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Haen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+                <w:t xml:space="preserve">S. Boismery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tuchtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guyot</w:t>
+                <w:t xml:space="preserve">C. Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 120 (2), pp.91-94. </w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 302, pp.109891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jormas.2018.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.109891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562657v1</w:t>
+                <w:t xml:space="preserve">hal-03570660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometric characterization of the very young child mandibular growth pattern: What happen before and after the deciduous dentition development?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Remy</w:t>
+                <w:t xml:space="preserve">Finite element analysis of the human orbit. Behavior of titanium mesh for orbital floor reconstruction in case of trauma recurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Foletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnaure</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.23933⟩</w:t>
+              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120 (2), pp.91-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jormas.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549888v1</w:t>
+                <w:t xml:space="preserve">hal-02562657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the perinatal mandible growth pattern: preliminary results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Bonnaure</w:t>
+                <w:t xml:space="preserve">Morphometric characterization of the very young child mandibular growth pattern: What happen before and after the deciduous dentition development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Captier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Burgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 40 (6), pp.667 - 679. </w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170 (4), pp 496-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00276-018-2030-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.23933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819842v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mandibular bending on the symphysis: finite element modelling of three mandible morphotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the perinatal mandible growth pattern: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Mense</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Mansuy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hüe</w:t>
+                <w:t xml:space="preserve">G. Gorincour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Odonto - Stomatologie Tropical = Tropical Dental Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (6), pp.667 - 679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00276-018-2030-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413464v1</w:t>
+                <w:t xml:space="preserve">hal-01819842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Analysis of Sacroiliac Joint Fixation under Compression Loads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of mandibular bending on the symphysis: finite element modelling of three mandible morphotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mense</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bruna-Rosso</w:t>
+                <w:t xml:space="preserve">Charlotte Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Arnoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+                <w:t xml:space="preserve">Anne-Marie Ferrandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Fradet</w:t>
+                <w:t xml:space="preserve">Olivier Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Spine Surgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Odonto - Stomatologie Tropical = Tropical Dental Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472636v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an inertial navigation algorithm and accelerometer to monitor chest compression depth during cardiopulmonary resuscitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite Element Analysis of Sacroiliac Joint Fixation under Compression Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bruna-Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Boussen</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan-Jean Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Ibouanga-Kipoutou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxime Llari</w:t>
+                <w:t xml:space="preserve">Léo Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Spine Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (16), p. 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14444/3016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472661v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of force to the hyoid bone during manual strangulation: Simulation using finite element numerical models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using an inertial navigation algorithm and accelerometer to monitor chest compression depth during cardiopulmonary resuscitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Boussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Niort</w:t>
+                <w:t xml:space="preserve">Harold Ibouanga-Kipoutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges Leonetti</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Llari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2015.10.013⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (9), p. 1028-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446982v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion analysis of cardiopulmonary resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fournier</w:t>
+                <w:t xml:space="preserve">Transmission of force to the hyoid bone during manual strangulation: Simulation using finite element numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Niort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Llari</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Torrents</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold N. Ibouanga-Kipoutou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Arnoux</w:t>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Leonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajem.2015.07.051⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 257, pp. 420-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2015.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447159v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manual strangulation: Experimental approach to the genesis of hyoid bone fractures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lebreton-Chakoura</w:t>
+                <w:t xml:space="preserve">Motion analysis of cardiopulmonary resuscitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katia Chaumoitre</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Llari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bovala</w:t>
+                <w:t xml:space="preserve">Harold N. Ibouanga-Kipoutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 228, pp.47-51. </w:t>
+              <w:t xml:space="preserve">American Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp. 1350-1353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajem.2015.07.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01060097v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new security system to reduce thoracic injuries in case of motorcycle accidents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Thollon</w:t>
+                <w:t xml:space="preserve">Manual strangulation: Experimental approach to the genesis of hyoid bone fractures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lebreton-Chakoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Torrents</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Godio</w:t>
+                <w:t xml:space="preserve">Katia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bidal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Bovala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Crashworthiness</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 228, pp.47-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13588260903102062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00849866v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation of a new security system to reduce thoracic injuries in case of motorcycle accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Crashworthiness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (2), p190-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13588260903102062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A three-Dimensional Human Trunk Model for the Analysis of Respiratory Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Llari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Behr</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Godio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Vol132,n1, 4p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4000308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4102,245 +4244,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la fracture transversale de l'os cortical par une approche de modélisation probabiliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz de Carvalho Gonzaga E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Rodrigues Rita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary inverse analysis for crack propagation mechanical parameters on long human cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics – ESBiomech2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4350,782 +4492,782 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack propagation in grooved long bone segment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Propagation de fissure sur tronçon d'os long rainuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-L Tailhan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Association française de mécanique - AFM, Aug 2022, Nantes, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390788v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of mechanical parameters for crack propagation on human femoral bone via a FE-based inverse analysis in the transverse direction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Crack propagation in grooved long bone segment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMBIO-M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349659v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation de fissure sur tronçon d'os long rainuré</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Determination of mechanical parameters for crack propagation on human femoral bone via a FE-based inverse analysis in the transverse direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de mécanique - AFM, Aug 2022, Nantes, France. 13 p</w:t>
+              <w:t xml:space="preserve">SIMBIO-M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280203v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack propagation experiment on long human bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46e Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Strategy for the Determination of Mechanical Properties Related to Human Cortical Bone Fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTAEM 2020, Proceedings of the Third International Conference on Theoretical, Applied and Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Athenes, France. pp. 64-69, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-47883-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects méthodologiques de l’estimation de l'âge chez l'adulte en fonction du système haversien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lagacé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 17ème Congrès d'Anthropologie Médico-légale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des équipements de protection 'légers' pour les usagers de 2RM en cas de glissade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Llari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques 'Deux-roues motorisés'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Bron, France. pp. 79-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId179"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5193,51 +5335,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B761EBA"/>
+    <w:nsid w:val="60ED1A82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5341,51 +5483,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9D33B1CD"/>
+    <w:nsid w:val="EF0ADD9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5575,51 +5717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-godio-raboutet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1957-9510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05546162v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rezek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Llari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tuchtan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Capuani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics16050766" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurtz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godio-Raboutet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.B. Ribeiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Tailhan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106869" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delteil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Manlius" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Marle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2024.111952" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Manlius" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2024.102465" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woitrain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribeiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Arnoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063100" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Remy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Boyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Rousval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisdon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.01.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tailhan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Kurtz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105132" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03231118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnaure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burgart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1055665620972301" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716256v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tuchtan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delteil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolopp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;onetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2021.07.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Sudres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.11.028" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaure" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisdon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burgart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2020.07.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716274v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gagnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Piercecchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thollon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2021.101962" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933238v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;kevin Le Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio&#8208;raboutet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Foletti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mk Le Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.26359" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191579v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges L&#233;onetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi Marti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.110118" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226860v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Dub&#233;-Cyr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-&#201;ric Aubin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villemure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan-Jean Bianco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.02.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boismery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bartoli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.109891" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02562666v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foletti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Martinez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02562657v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2018.11.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23933" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorincour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-018-2030-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mense" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mansuy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ferrandez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#252;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472636v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bruna-Rosso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Arnoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fradet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14444/3016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Boussen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Ibouanga-Kipoutou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.05.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Niort" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Torrents" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Leonetti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.10.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold N. Ibouanga-Kipoutou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2015.07.051" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060097v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lebreton-Chakoura" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chaumoitre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bovala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.02.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VD402CG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849866v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bidal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588260903102062" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849798v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Behr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Peres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jammes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000308" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348783v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz de Carvalho Gonzaga E Silva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Rodrigues Rita" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349571v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390788v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Godio-Raboutet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Tailhan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349659v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Arnoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349627v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020246v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47883-4_11" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646302v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagac&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martrille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207848v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-godio-raboutet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1957-9510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05546162v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rezek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Llari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tuchtan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Capuani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics16050766" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurtz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godio-Raboutet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.B. Ribeiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Tailhan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106869" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560434v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hainfellner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tailhan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519426500119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928810v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delteil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Manlius" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Marle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2024.111952" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Manlius" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2024.102465" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woitrain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribeiro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Arnoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063100" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Kurtz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105132" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Remy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Boyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daniel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Rousval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisdon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.01.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Sudres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.11.028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gagnon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Piercecchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thollon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2021.101962" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716310v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisdon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burgart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2020.07.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03231118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnaure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burgart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1055665620972301" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716256v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tuchtan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delteil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolopp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;onetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2021.07.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Dub&#233;-Cyr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-&#201;ric Aubin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villemure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan-Jean Bianco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.02.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933238v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;kevin Le Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio&#8208;raboutet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Foletti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mk Le Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.26359" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges L&#233;onetti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi Marti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.110118" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02562666v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foletti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Martinez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boismery" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bartoli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.109891" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02562657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2018.11.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549888v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23933" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819842v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorincour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-018-2030-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413464v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mense" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mansuy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ferrandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#252;e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472636v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bruna-Rosso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Arnoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fradet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14444/3016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472661v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Boussen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Ibouanga-Kipoutou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.05.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Niort" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Torrents" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Leonetti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.10.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2CPZC4W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold N. Ibouanga-Kipoutou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2015.07.051" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lebreton-Chakoura" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chaumoitre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bovala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.02.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VD402CG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bidal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588260903102062" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849798v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Behr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Peres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jammes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000308" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz de Carvalho Gonzaga E Silva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Rodrigues Rita" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349571v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390788v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Godio-Raboutet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Tailhan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349659v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Arnoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349627v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020246v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47883-4_11" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646302v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagac&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martrille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207848v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>