--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1036,1955 +1036,1955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrocrack propagation in a notched shaft segment of human long bone: Experimental results and mechanical aspects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management of the pediatric OSAS: what about simultaneously expand the maxilla and advance the mandible? A retrospective non-randomized controlled cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Kurtz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+                <w:t xml:space="preserve">Floriane Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rossi</w:t>
+                <w:t xml:space="preserve">Emile Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Thollon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Rousval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105132⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 90, pp.135-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2022.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051599v1</w:t>
+                <w:t xml:space="preserve">hal-03594266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of the pediatric OSAS: what about simultaneously expand the maxilla and advance the mandible? A retrospective non-randomized controlled cohort study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emile Boyer</w:t>
+                <w:t xml:space="preserve">Macrocrack propagation in a notched shaft segment of human long bone: Experimental results and mechanical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Daniel</w:t>
+                <w:t xml:space="preserve">Théophile Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Rousval</w:t>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Moisdon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Thollon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 90, pp.135-141. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, p. 105132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2022.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594266v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Bi-axial tensile tests of spinal meningeal tissues and constitutive models comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Hypoplasic Mandible: What Makes it Different From the Healthy Child?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Tillier</w:t>
+                <w:t xml:space="preserve">Guillaume Captier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Evin</w:t>
+                <w:t xml:space="preserve">Pierre Bonnaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Sudres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+                <w:t xml:space="preserve">Philippe Burgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.11.028⟩</w:t>
+              <w:t xml:space="preserve">Cleft Palate Craniofacial Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (8), pp.966-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1055665620972301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482335v1</w:t>
+                <w:t xml:space="preserve">hal-03231118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling one-handed grip strangulation: Intentionality of the gesture and age influence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sudden death after facial impacts: Is the brainstem involved?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tuchtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gagnon</w:t>
+                <w:t xml:space="preserve">C. Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Piercecchi</w:t>
+                <w:t xml:space="preserve">M. Kolopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thollon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Léonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de médecine légale, droit médical, victimologie, dommage corporel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53, pp.101962. </w:t>
+              <w:t xml:space="preserve">Morphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.legalmed.2021.101962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.morpho.2021.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716274v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results on the impact of simultaneous palatal expansion and mandibular advancement on the respiratory status recorded during sleep in OSAS children</w:t>
+                <w:t xml:space="preserve">Experimental Bi-axial tensile tests of spinal meningeal tissues and constitutive models comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Remy</w:t>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bonnaure</w:t>
+                <w:t xml:space="preserve">Morgane Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Moisdon</w:t>
+                <w:t xml:space="preserve">Patrice Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Burgart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
+                <w:t xml:space="preserve">Pascal Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 122 (3), pp.235-240. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jormas.2020.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716310v1</w:t>
+                <w:t xml:space="preserve">hal-03482335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hypoplasic Mandible: What Makes it Different From the Healthy Child?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling one-handed grip strangulation: Intentionality of the gesture and age influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Captier</w:t>
+                <w:t xml:space="preserve">C. Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bonnaure</w:t>
+                <w:t xml:space="preserve">M.D. Piercecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Burgart</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Thollon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleft Palate Craniofacial Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 58 (8), pp.966-973. </w:t>
+              <w:t xml:space="preserve">Journal de médecine légale, droit médical, victimologie, dommage corporel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53, pp.101962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1055665620972301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.legalmed.2021.101962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231118v1</w:t>
+                <w:t xml:space="preserve">hal-03716274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudden death after facial impacts: Is the brainstem involved?</w:t>
+                <w:t xml:space="preserve">Preliminary results on the impact of simultaneous palatal expansion and mandibular advancement on the respiratory status recorded during sleep in OSAS children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tuchtan</w:t>
+                <w:t xml:space="preserve">F. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delteil</w:t>
+                <w:t xml:space="preserve">P. Bonnaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moisdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Burgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Léonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morphologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122 (3), pp.235-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.morpho.2021.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jormas.2020.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716256v1</w:t>
+                <w:t xml:space="preserve">hal-03716310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical analysis of two insertion sites for the fixation of the sacroiliac joint via an oblique lateral approach</w:t>
+                <w:t xml:space="preserve">Salivary side effects after radioiodine treatment for differentiated papillary thyroid carcinoma: Long‐term study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxanne Dubé-Cyr</w:t>
+                <w:t xml:space="preserve">Marc‐kevin Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl-Éric Aubin</w:t>
+                <w:t xml:space="preserve">Yves Godio‐raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Villemure</w:t>
+                <w:t xml:space="preserve">Jean‐marc Foletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohan-Jean Bianco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+                <w:t xml:space="preserve">Mk Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Graillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.02.010⟩</w:t>
+              <w:t xml:space="preserve">Head &amp; Neck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (11), pp.3133-3140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hed.26359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191473v1</w:t>
+                <w:t xml:space="preserve">hal-02933238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary side effects after radioiodine treatment for differentiated papillary thyroid carcinoma: Long‐term study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomechanical analysis of two insertion sites for the fixation of the sacroiliac joint via an oblique lateral approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Godio‐raboutet</w:t>
+                <w:t xml:space="preserve">Roxanne Dubé-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marc Foletti</w:t>
+                <w:t xml:space="preserve">Carl-Éric Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mk Le Roux</w:t>
+                <w:t xml:space="preserve">Isabelle Villemure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Graillon</w:t>
+                <w:t xml:space="preserve">Rohan-Jean Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Head &amp; Neck</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 42 (11), pp.3133-3140. </w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74, pp.118-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hed.26359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933238v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical analysis of two insertion sites for the fixation of the sacroiliac joint via an oblique lateral approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rohan-Jean Bianco</w:t>
+                <w:t xml:space="preserve">Study of cerebrospinal injuries by force transmission secondary to mandibular impacts using a finite element model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Tuchtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Léonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Piercecchi Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.02.010⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 307, pp.110118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.110118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226860v1</w:t>
+                <w:t xml:space="preserve">hal-03191579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of cerebrospinal injuries by force transmission secondary to mandibular impacts using a finite element model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Tuchtan</w:t>
+                <w:t xml:space="preserve">Biomechanical analysis of two insertion sites for the fixation of the sacroiliac joint via an oblique lateral approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Dubé-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl-Éric Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Villemure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan-Jean Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Piercecchi Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74, pp.118-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.110118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03191579v1</w:t>
+                <w:t xml:space="preserve">hal-03191473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of an optimized finite element model of the human orbit</w:t>
+                <w:t xml:space="preserve">Finite element analysis of the human orbit. Behavior of titanium mesh for orbital floor reconstruction in case of trauma recurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Foletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Graillon</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Thollon</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 120 (1), pp16-20</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 120 (2), pp.91-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jormas.2018.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562666v1</w:t>
+                <w:t xml:space="preserve">hal-02562657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical study of the thyroid cartilage: A model of bi-digital strangulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boismery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tuchtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 302, pp.109891. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.109891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analysis of the human orbit. Behavior of titanium mesh for orbital floor reconstruction in case of trauma recurrence</w:t>
+                <w:t xml:space="preserve">Development and validation of an optimized finite element model of the human orbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Foletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Haen</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Graillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guyot</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 120 (2), pp.91-94. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 120 (1), pp16-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jormas.2018.11.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02562657v1</w:t>
+                <w:t xml:space="preserve">hal-02562666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphometric characterization of the very young child mandibular growth pattern: What happen before and after the deciduous dentition development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Captier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Burgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 170 (4), pp 496-506. </w:t>
@@ -3022,51 +3022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the perinatal mandible growth pattern: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3074,51 +3074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gorincour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonnaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (6), pp.667 - 679. </w:t>
@@ -3307,51 +3307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bruna-Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohan-Jean Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3975,51 +3975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a new security system to reduce thoracic injuries in case of motorcycle accidents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Thollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4258,51 +4258,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la fracture transversale de l'os cortical par une approche de modélisation probabiliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4379,51 +4379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary inverse analysis for crack propagation mechanical parameters on long human cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4500,394 +4500,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation de fissure sur tronçon d'os long rainuré</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Crack propagation in grooved long bone segment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association française de mécanique - AFM, Aug 2022, Nantes, France. 13 p</w:t>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280203v1</w:t>
+                <w:t xml:space="preserve">hal-04390788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack propagation in grooved long bone segment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Determination of mechanical parameters for crack propagation on human femoral bone via a FE-based inverse analysis in the transverse direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">SIMBIO-M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390788v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of mechanical parameters for crack propagation on human femoral bone via a FE-based inverse analysis in the transverse direction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Propagation de fissure sur tronçon d'os long rainuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-L Tailhan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMBIO-M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de mécanique - AFM, Aug 2022, Nantes, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349659v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack propagation experiment on long human bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46e Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5335,51 +5335,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60ED1A82"/>
+    <w:nsid w:val="C0D5FC50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5483,51 +5483,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EF0ADD9A"/>
+    <w:nsid w:val="AA9E1C44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5717,51 +5717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-godio-raboutet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1957-9510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05546162v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rezek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Llari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tuchtan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Capuani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics16050766" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurtz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godio-Raboutet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.B. Ribeiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Tailhan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106869" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560434v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hainfellner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tailhan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519426500119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928810v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delteil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Manlius" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Marle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2024.111952" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Manlius" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2024.102465" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woitrain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribeiro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Arnoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063100" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Kurtz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105132" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Remy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Boyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daniel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Rousval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisdon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.01.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Sudres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.11.028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gagnon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Piercecchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thollon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2021.101962" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716310v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisdon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burgart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2020.07.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03231118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnaure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burgart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1055665620972301" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716256v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tuchtan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delteil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolopp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;onetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2021.07.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Dub&#233;-Cyr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-&#201;ric Aubin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villemure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan-Jean Bianco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.02.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933238v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;kevin Le Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio&#8208;raboutet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Foletti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mk Le Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.26359" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges L&#233;onetti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi Marti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.110118" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02562666v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foletti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Martinez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boismery" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bartoli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.109891" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02562657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2018.11.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549888v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23933" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819842v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorincour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-018-2030-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413464v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mense" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mansuy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ferrandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#252;e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472636v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bruna-Rosso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Arnoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fradet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14444/3016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472661v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Boussen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Ibouanga-Kipoutou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.05.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Niort" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Torrents" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Leonetti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.10.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2CPZC4W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold N. Ibouanga-Kipoutou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2015.07.051" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lebreton-Chakoura" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chaumoitre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bovala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.02.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VD402CG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bidal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588260903102062" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849798v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Behr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Peres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jammes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000308" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz de Carvalho Gonzaga E Silva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Rodrigues Rita" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349571v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390788v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Godio-Raboutet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Tailhan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349659v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Arnoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349627v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020246v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47883-4_11" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646302v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagac&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martrille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207848v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-godio-raboutet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1957-9510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05546162v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rezek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Llari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tuchtan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Capuani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics16050766" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurtz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godio-Raboutet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.B. Ribeiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Tailhan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106869" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560434v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hainfellner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tailhan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519426500119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928810v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delteil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Manlius" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Marle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2024.111952" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Manlius" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2024.102465" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woitrain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribeiro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Arnoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063100" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594266v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Remy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Boyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daniel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Rousval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisdon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.01.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Kurtz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105132" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03231118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnaure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burgart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1055665620972301" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tuchtan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delteil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolopp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;onetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2021.07.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Sudres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.11.028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gagnon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Piercecchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thollon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2021.101962" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisdon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burgart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2020.07.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;kevin Le Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio&#8208;raboutet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Foletti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mk Le Roux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.26359" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226860v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Dub&#233;-Cyr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-&#201;ric Aubin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villemure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan-Jean Bianco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.02.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191579v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges L&#233;onetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi Marti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.110118" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191473v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02562657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foletti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Martinez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2018.11.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boismery" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bartoli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.109891" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02562666v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549888v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23933" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819842v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorincour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-018-2030-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413464v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mense" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mansuy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ferrandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#252;e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472636v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bruna-Rosso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Arnoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fradet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14444/3016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472661v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Boussen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Ibouanga-Kipoutou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.05.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Niort" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Torrents" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Leonetti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.10.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2CPZC4W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold N. Ibouanga-Kipoutou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2015.07.051" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lebreton-Chakoura" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chaumoitre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bovala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.02.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VD402CG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bidal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588260903102062" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849798v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Behr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Peres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jammes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000308" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz de Carvalho Gonzaga E Silva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Rodrigues Rita" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349571v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390788v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Godio-Raboutet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Tailhan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349659v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Arnoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280203v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349627v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020246v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47883-4_11" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646302v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagac&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martrille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207848v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>