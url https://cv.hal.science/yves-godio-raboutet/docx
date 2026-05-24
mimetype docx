--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -480,51 +480,51 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858062v1</w:t>
+                <w:t xml:space="preserve">hal-05621047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a local modulus-density relationship for human femoral cortical bone</w:t>
               </w:r>
@@ -1036,1480 +1036,1480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of the pediatric OSAS: what about simultaneously expand the maxilla and advance the mandible? A retrospective non-randomized controlled cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macrocrack propagation in a notched shaft segment of human long bone: Experimental results and mechanical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Remy</w:t>
+                <w:t xml:space="preserve">Théophile Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Boyer</w:t>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Daniel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Thollon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2022.01.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, p. 105132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594266v1</w:t>
+                <w:t xml:space="preserve">hal-04051599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrocrack propagation in a notched shaft segment of human long bone: Experimental results and mechanical aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+                <w:t xml:space="preserve">Management of the pediatric OSAS: what about simultaneously expand the maxilla and advance the mandible? A retrospective non-randomized controlled cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Kurtz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+                <w:t xml:space="preserve">Caroline Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rossi</w:t>
+                <w:t xml:space="preserve">Emeline Rousval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Thollon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Moisdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128, p. 105132. </w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 90, pp.135-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2022.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051599v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hypoplasic Mandible: What Makes it Different From the Healthy Child?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Remy</w:t>
+                <w:t xml:space="preserve">Experimental Bi-axial tensile tests of spinal meningeal tissues and constitutive models comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Burgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleft Palate Craniofacial Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1055665620972301⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231118v1</w:t>
+                <w:t xml:space="preserve">hal-03482335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudden death after facial impacts: Is the brainstem involved?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling one-handed grip strangulation: Intentionality of the gesture and age influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delteil</w:t>
+                <w:t xml:space="preserve">C. Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kolopp</w:t>
+                <w:t xml:space="preserve">M.D. Piercecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Léonetti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Thollon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morphologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal de médecine légale, droit médical, victimologie, dommage corporel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53, pp.101962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.morpho.2021.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.legalmed.2021.101962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716256v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Bi-axial tensile tests of spinal meningeal tissues and constitutive models comparison</w:t>
+                <w:t xml:space="preserve">Preliminary results on the impact of simultaneous palatal expansion and mandibular advancement on the respiratory status recorded during sleep in OSAS children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Tillier</w:t>
+                <w:t xml:space="preserve">F. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Evin</w:t>
+                <w:t xml:space="preserve">P. Bonnaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Sudres</w:t>
+                <w:t xml:space="preserve">P. Moisdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Weber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+                <w:t xml:space="preserve">P. Burgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122 (3), pp.235-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.11.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jormas.2020.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482335v1</w:t>
+                <w:t xml:space="preserve">hal-03716310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling one-handed grip strangulation: Intentionality of the gesture and age influence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Hypoplasic Mandible: What Makes it Different From the Healthy Child?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gagnon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
+                <w:t xml:space="preserve">Guillaume Captier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Piercecchi</w:t>
+                <w:t xml:space="preserve">Pierre Bonnaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thollon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Burgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de médecine légale, droit médical, victimologie, dommage corporel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53, pp.101962. </w:t>
+              <w:t xml:space="preserve">Cleft Palate Craniofacial Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (8), pp.966-973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.legalmed.2021.101962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1055665620972301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716274v1</w:t>
+                <w:t xml:space="preserve">hal-03231118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results on the impact of simultaneous palatal expansion and mandibular advancement on the respiratory status recorded during sleep in OSAS children</w:t>
+                <w:t xml:space="preserve">Sudden death after facial impacts: Is the brainstem involved?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Remy</w:t>
+                <w:t xml:space="preserve">L. Tuchtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bonnaure</w:t>
+                <w:t xml:space="preserve">C. Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Moisdon</w:t>
+                <w:t xml:space="preserve">M. Kolopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Burgart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
+                <w:t xml:space="preserve">G. Léonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 122 (3), pp.235-240. </w:t>
+              <w:t xml:space="preserve">Morphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jormas.2020.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.morpho.2021.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716310v1</w:t>
+                <w:t xml:space="preserve">hal-03716256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary side effects after radioiodine treatment for differentiated papillary thyroid carcinoma: Long‐term study</w:t>
+                <w:t xml:space="preserve">Biomechanical analysis of two insertion sites for the fixation of the sacroiliac joint via an oblique lateral approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc‐kevin Le Roux</w:t>
+                <w:t xml:space="preserve">Roxanne Dubé-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Godio‐raboutet</w:t>
+                <w:t xml:space="preserve">Carl-Éric Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marc Foletti</w:t>
+                <w:t xml:space="preserve">Isabelle Villemure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mk Le Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Graillon</w:t>
+                <w:t xml:space="preserve">Rohan-Jean Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Head &amp; Neck</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hed.26359⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74, pp.118-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933238v1</w:t>
+                <w:t xml:space="preserve">hal-03191473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical analysis of two insertion sites for the fixation of the sacroiliac joint via an oblique lateral approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salivary side effects after radioiodine treatment for differentiated papillary thyroid carcinoma: Long‐term study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc‐kevin Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxanne Dubé-Cyr</w:t>
+                <w:t xml:space="preserve">Yves Godio‐raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl-Éric Aubin</w:t>
+                <w:t xml:space="preserve">Jean‐marc Foletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Villemure</w:t>
+                <w:t xml:space="preserve">Mk Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohan-Jean Bianco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+                <w:t xml:space="preserve">Nicolas Graillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 74, pp.118-123. </w:t>
+              <w:t xml:space="preserve">Head &amp; Neck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (11), pp.3133-3140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hed.26359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226860v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of cerebrospinal injuries by force transmission secondary to mandibular impacts using a finite element model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Tuchtan</w:t>
+                <w:t xml:space="preserve">Biomechanical analysis of two insertion sites for the fixation of the sacroiliac joint via an oblique lateral approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Dubé-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl-Éric Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Villemure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan-Jean Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Piercecchi Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.110118⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74, pp.118-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191579v1</w:t>
+                <w:t xml:space="preserve">hal-03226860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical analysis of two insertion sites for the fixation of the sacroiliac joint via an oblique lateral approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rohan-Jean Bianco</w:t>
+                <w:t xml:space="preserve">Study of cerebrospinal injuries by force transmission secondary to mandibular impacts using a finite element model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Tuchtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Léonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Piercecchi Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.02.010⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 307, pp.110118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.110118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191473v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element analysis of the human orbit. Behavior of titanium mesh for orbital floor reconstruction in case of trauma recurrence</w:t>
               </w:r>
@@ -2629,90 +2629,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical study of the thyroid cartilage: A model of bi-digital strangulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boismery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tuchtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2789,77 +2789,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Foletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Graillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Thollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 120 (1), pp16-20</w:t>
@@ -2888,103 +2888,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphometric characterization of the very young child mandibular growth pattern: What happen before and after the deciduous dentition development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Captier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Burgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 170 (4), pp 496-506. </w:t>
@@ -3022,51 +3022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the perinatal mandible growth pattern: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3074,51 +3074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gorincour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonnaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (6), pp.667 - 679. </w:t>
@@ -3307,51 +3307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bruna-Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohan-Jean Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3975,51 +3975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a new security system to reduce thoracic injuries in case of motorcycle accidents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Thollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4197,233 +4197,366 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4000308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comprehensive methodology to assess human bone transversal toughness based on macroscopic specimens, the compliance method, and 3D bio-faithful numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.L.B. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la fracture transversale de l'os cortical par une approche de modélisation probabiliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz de Carvalho Gonzaga E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Rodrigues Rita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary inverse analysis for crack propagation mechanical parameters on long human cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4438,51 +4571,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics – ESBiomech2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4492,588 +4625,588 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack propagation in grooved long bone segment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Propagation de fissure sur tronçon d'os long rainuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-L Tailhan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Association française de mécanique - AFM, Aug 2022, Nantes, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390788v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of mechanical parameters for crack propagation on human femoral bone via a FE-based inverse analysis in the transverse direction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Crack propagation in grooved long bone segment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMBIO-M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349659v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation de fissure sur tronçon d'os long rainuré</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Determination of mechanical parameters for crack propagation on human femoral bone via a FE-based inverse analysis in the transverse direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de mécanique - AFM, Aug 2022, Nantes, France. 13 p</w:t>
+              <w:t xml:space="preserve">SIMBIO-M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280203v1</w:t>
+                <w:t xml:space="preserve">hal-05349659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack propagation experiment on long human bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46e Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Strategy for the Determination of Mechanical Properties Related to Human Cortical Bone Fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTAEM 2020, Proceedings of the Third International Conference on Theoretical, Applied and Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Athenes, France. pp. 64-69, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-47883-4_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects méthodologiques de l’estimation de l'âge chez l'adulte en fonction du système haversien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lagacé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5101,100 +5234,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 17ème Congrès d'Anthropologie Médico-légale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des équipements de protection 'légers' pour les usagers de 2RM en cas de glissade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5209,65 +5342,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques 'Deux-roues motorisés'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Bron, France. pp. 79-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5335,51 +5468,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0D5FC50"/>
+    <w:nsid w:val="06879E28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5483,51 +5616,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AA9E1C44"/>
+    <w:nsid w:val="198E2FE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5717,51 +5850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-godio-raboutet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1957-9510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05546162v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rezek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Llari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tuchtan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Capuani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics16050766" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurtz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godio-Raboutet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.B. Ribeiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Tailhan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106869" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560434v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hainfellner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tailhan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519426500119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928810v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delteil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Manlius" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Marle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2024.111952" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Manlius" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2024.102465" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woitrain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribeiro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Arnoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063100" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594266v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Remy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Boyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daniel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Rousval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisdon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.01.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Kurtz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105132" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03231118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnaure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burgart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1055665620972301" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tuchtan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delteil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolopp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;onetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2021.07.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Sudres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.11.028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gagnon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Piercecchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thollon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2021.101962" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisdon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burgart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2020.07.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;kevin Le Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio&#8208;raboutet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Foletti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mk Le Roux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.26359" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226860v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Dub&#233;-Cyr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-&#201;ric Aubin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villemure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan-Jean Bianco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.02.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191579v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges L&#233;onetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi Marti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.110118" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191473v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02562657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foletti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Martinez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2018.11.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boismery" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bartoli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.109891" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02562666v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549888v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23933" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819842v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorincour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-018-2030-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413464v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mense" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mansuy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ferrandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#252;e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472636v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bruna-Rosso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Arnoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fradet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14444/3016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472661v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Boussen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Ibouanga-Kipoutou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.05.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Niort" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Torrents" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Leonetti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.10.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2CPZC4W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold N. Ibouanga-Kipoutou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2015.07.051" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lebreton-Chakoura" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chaumoitre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bovala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.02.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VD402CG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bidal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588260903102062" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849798v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Behr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Peres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jammes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000308" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz de Carvalho Gonzaga E Silva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Rodrigues Rita" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349571v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390788v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Godio-Raboutet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Tailhan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349659v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Arnoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280203v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349627v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020246v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47883-4_11" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646302v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagac&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martrille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207848v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-godio-raboutet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1957-9510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05546162v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rezek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Llari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tuchtan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Capuani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics16050766" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurtz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godio-Raboutet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.B. Ribeiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Tailhan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106869" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560434v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hainfellner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tailhan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519426500119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928810v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delteil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Manlius" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Marle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2024.111952" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Manlius" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2024.102465" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woitrain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribeiro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Arnoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063100" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Kurtz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105132" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Remy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Boyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daniel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Rousval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisdon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.01.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Sudres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.11.028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gagnon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Piercecchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thollon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2021.101962" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716310v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisdon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burgart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2020.07.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03231118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnaure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burgart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1055665620972301" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716256v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tuchtan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delteil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolopp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;onetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2021.07.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Dub&#233;-Cyr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-&#201;ric Aubin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villemure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan-Jean Bianco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.02.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933238v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;kevin Le Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio&#8208;raboutet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Foletti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mk Le Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.26359" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges L&#233;onetti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi Marti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.110118" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02562657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foletti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Martinez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2018.11.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boismery" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bartoli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.109891" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02562666v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549888v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23933" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819842v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorincour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-018-2030-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413464v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mense" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mansuy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ferrandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#252;e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472636v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bruna-Rosso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Arnoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fradet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14444/3016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472661v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Boussen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Ibouanga-Kipoutou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.05.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Niort" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Torrents" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Leonetti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.10.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2CPZC4W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold N. Ibouanga-Kipoutou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2015.07.051" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lebreton-Chakoura" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chaumoitre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bovala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.02.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VD402CG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bidal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588260903102062" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849798v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Behr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Peres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jammes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000308" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858062v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348783v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz de Carvalho Gonzaga E Silva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Rodrigues Rita" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349571v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280203v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Godio-Raboutet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Tailhan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349659v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Arnoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349627v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020246v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47883-4_11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646302v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagac&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martrille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207848v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>