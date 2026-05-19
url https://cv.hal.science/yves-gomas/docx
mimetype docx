--- v0 (2026-04-05)
+++ v1 (2026-05-19)
@@ -193,1432 +193,1432 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean DUFAY (1896-1967)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société Française de Physique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La physique à Lyon : une galerie de portraits depuis Ampère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSM, pp.78-81, 2023, 978-2-35080-176-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'observatoire de Lyon (1879 - )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société Française de Physique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La physique à Lyon : une galerie de portraits depuis Ampère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSM, pp.204-212, 2023, 978-2-35080-176-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calixtina BAC (1881-1962)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société Française de Physique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La physique à Lyon : une galerie de portraits depuis Ampère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSM, pp.73-77, 2023, 978-2-35080-176-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les petites mains de l'observatoire de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société Française de Physique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La physique à Lyon : une galerie de portraits depuis Ampère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSM, pp.87-92, 2023, 978-2-35080-176-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie BLOCH (1902-1979)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société Française de Physique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La physique à Lyon : une galerie de portraits depuis Ampère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSM, pp.82-86, 2023, 978-2-35080-176-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les objets de recherche : le ciel nocturne pour Jean Dufay - le positron pour J. Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bellanca-Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et éducation en physique à l'époque contemporaine, à Lyon et en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs utilisés : télescopes et spectrographes avec J. Dufay ­ le Cockcroft­ Walton avec J. Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Derolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et éducation en physique à l'époque contemporaine, à Lyon et en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les institutions : les observatoires de Lyon et de Haute Provence avec J. Dufay - l'Institut de Physique Atomique avec J. Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bellanca-Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et éducation en physique à l'époque contemporaine, à Lyon et en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-910425-48-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Maolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nitschelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biographical Encyclopedia of Astronomers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0738-1_100830-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luizet, Michel</w:t>
+                <w:t xml:space="preserve">Bigay, Joseph-Henri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nitschelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biographical Encyclopedia of Astronomers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-0738-1_100810-1⟩</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-0738-1_100784-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04140223v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rougier, Gilbert Léon Laurent</w:t>
+                <w:t xml:space="preserve">Brun, Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nitschelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biographical Encyclopedia of Astronomers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-0738-1_100826-1⟩</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-0738-1_100835-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04140225v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04140214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brun, Antoine</w:t>
+                <w:t xml:space="preserve">Luizet, Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nitschelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biographical Encyclopedia of Astronomers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-0738-1_100835-1⟩</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-0738-1_100810-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04140214v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04140223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bigay, Joseph-Henri</w:t>
+                <w:t xml:space="preserve">Rougier, Gilbert Léon Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nitschelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biographical Encyclopedia of Astronomers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-0738-1_100784-1⟩</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-0738-1_100826-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04131985v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04140225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauzit, (Edmond) Junior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nitschelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biographical Encyclopedia of Astronomers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0738-1_100794-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04140219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloch, Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nitschelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biographical Encyclopedia of Astronomers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0738-1_100785-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couder, André Joseph Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nitschelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biographical Encyclopedia of Astronomers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0738-1_100775-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04140217v1</w:t>
-              </w:r>
-[...641 lines deleted...]
-                <w:t xml:space="preserve">hal-04622951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2112,51 +2112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Montmerle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148198v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nitschelm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0738-1_100830-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0738-1_100810-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140225v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0738-1_100826-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0738-1_100835-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131985v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0738-1_100784-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0738-1_100794-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0738-1_100785-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0738-1_100775-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626530v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626531v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626532v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626533v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellanca-Penel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derolez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622951v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99930-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02149930v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1087" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Montmerle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626531v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626534v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626530v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212141v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellanca-Penel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120433v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derolez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nitschelm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0738-1_100830-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0738-1_100784-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140214v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0738-1_100835-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0738-1_100810-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0738-1_100826-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140219v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0738-1_100794-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140211v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0738-1_100785-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140217v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0738-1_100775-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99930-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02149930v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1087" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>