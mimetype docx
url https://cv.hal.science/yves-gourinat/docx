--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves GOURINAT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification Gap Analysis for Normal-Category and Large Hydrogen-Powered Airplanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Mauricio Almeida-Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory O’sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Jiménez Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (3), pp.239. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace12030239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Thread-Based Optimisation Framework for Aeronautical Structures: A Vertical Tail Plane Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace12010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918188v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Approach of 1D Solid Solutions for Singularity in Semicircular Canals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Legois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radiology and Clinical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (4), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/jrci.2809102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Residual Stress in Carbon Fiber-Reinforced Polymer (CFRP) at Microscale Using Fiber Push-Out Experiment and Finite Element Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy Tung Linh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Seon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Makeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.2596. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15122596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbations of JUICE/JDC ion measurements caused by spacecraft charging in the Jovian magnetosphere and the ionosphere of Ganymede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Holmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA031377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Material for Radiation Protection in Lunar Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Akisheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (4), pp.006931. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26717/BJSTR.2022.43.006931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-velocity impacts into granular material: application to small-body landing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 503 (3), pp.0. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental testing of pre-stressed granular assemblies as a surrogate material for the dynamic analysis of launcher cryogenic tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinh-Khoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Chiambaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 197, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2019.109433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an analytical formulation for Fluid Structure tank vibration analysis: Modal equivalency using granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinh-Khoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Chiambaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Villedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 177, pp.345-356. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.09.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroaging — A new collaboration between life sciences experts and aerospace engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez-Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (9), pp.1024-1030. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12603-017-0969-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of low-velocity impacts into granular material in reduced gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Avila Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Zenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 468 (n° 2), pp. 1259-1272. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw3391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teams Coping with Unknown Failures in Aerospace and Operational Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien L.Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeronautics and Aerospace Open access Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15406/aaoaj.2017.01.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel facility for reduced-gravity testing: A setup for studying low-velocity collisions into granular surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Morales Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Valeria Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (8), pp.084504. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4961575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode II fatigue delamination growth characterization of a carbon/epoxy laminate at high frequency under vibration loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.298-312. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroelastic Tailoring of Helicopter Blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.061001--061001--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial cochlea and acoustic black hole travelling waves observation: Model and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 333 (n° 15), pp. 3428-3439. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2014.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous compensation of hysteresis and creep in a single piezoelectric actuator by open-loop control for quasi-static space active optics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pommier-Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Reysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.48--62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified Preisach model and its inversion for hysteresis compensation in piezoelectric actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Reysett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pommier-Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidiscipline Modeling in Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.122--142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test methodology based on structural resonance for mode I fatigue delamination growth in an unidirectional composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 97, pp. 353-362. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental investigation of dual reciprocating drilling in planetary regoliths : proposition of penetration mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (13), pp.1529--1541. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact resistance of various composite sandwich beams by vibration tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (6), pp.789-805. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SAV-2010-0597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regolith simulant preparation methods for hardware testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brunskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (14-15), pp.1977-1984. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2010.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating low energy impact damage with changes in modal parameters: diagnosis tools and FE validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanno Niemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (2), pp.199-217. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475921710373297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence Theory Applied to Anisotropic Thin Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charlotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (7), pp.669-679. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/eng.2011.37080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage localization using experimental modal parameters and topology optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanno Niemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (3), pp.636-652. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2009.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a three-dimensional finite-element model of the human inner ear angular accelerometers sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Computational Vision and Biomechanics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and mechanical testing of a new sandwich structure with carbon fiber network core.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (5), pp.569-589. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1099636209106070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aerocrew mission: training space session at Ny Aalesund Arctic base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (1-2), pp.74-77. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2009.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage monitoring in sandwich beams by modal parameter shifts: a comparative study of burst random and sine dwell vibration testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (5), pp.566-584. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2009.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of Low Energy Impact Damage on Modal Parameters of Composite Beams by Design of Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shahdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 181 (1), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/181/1/012045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the effects of impact damages on modal parameters in carbon fiber entangled sandwich beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (12), pp.2833-2841. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2009.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and mechanical testing of glass fiber entangled sandwich beams: A comparison with honeycomb and foam sandwich beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp.404-412. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating low energy impact damage with changes in modal parameters: a preliminary study on composite beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (6), pp.523-536. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475921709341007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Mixing Laser Sensor Design With an Extended Kalman Filter for Optimal Online Structural Analysis and Damping Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Belloeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (3), pp.1083-4435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aile Volante à Hydrogène, un avion décarboné recyclable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dr. Pr. Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural sizing of a hydrogen tank for a commercial aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Defoort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EASN International Conference on Innovation in Aviation &amp; Space for opening New Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aeronautics Science Network, Sep 2023, Salerne, Italy. pp.012040, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2716/1/012040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behaviour study of a satellite propellant tank using numerical and experimental vibratory tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapoujade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guilpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Legaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Chambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ECSSMET European Conference on Spacecraft Structures Materials and Environmental Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations aérospatiales et physique du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de la Société Francophone de Transfusion Sanguine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFTS, Toulouse Les Entretiens Professionnels de Formation, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated sizing chain of aircraft structures: A Vertical Tail Plane use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EASN International Conference on Innovation in Aviation &amp; Space for opening New Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASN Association; Universitat Politecnica de Catalunya - BarcelonaTech, Oct 2022, Barcelona, Spain. pp.012031, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2526/1/012031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regolith-based Lunar Habitats – an Engineering Approach to Radiation Shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Akisheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Robin-Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Europe Conference 2023 – 10th EUCASS – 9th CEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation RayXpert - Radioprotection des astronautes et de leurs habitats sur la Lune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Akisheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Robin-Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Varotsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Scientifiques Francophones de Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRP, SFPM, ARRAD, LARD, IRSN, Mar 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the digital thread for aeronautical structures : A Vertical Tail Plane use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EASN International Conference on Innovation in Aviation &amp; Space for opening New Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASN Association; Universitat Politecnica de Catalunya - BarcelonaTech, Oct 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing preliminary aircraft design through operational considerations: a data-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EASN International Conference on Innovation in Aviation &amp; Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASN Association, Sep 2020, Online, France. pp.012057, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/1024/1/012057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de modélisation avancée des assemblages structuraux aérospatiaux. Matériaux, interfaces, fatigue, dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique 3AF &amp; ONERA. Assemblages innovants : de l’élaboration matérielle à la modélisation structurale: Enjeux et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Châtillon, France. pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace Structures & Biodynamics : A Bridge Between Physicists & Physicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture, Office for Science &amp; Technology of the Embassy of France in the United States, Science Café, Dallas, TX USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Aircraft Design process for Air Traffic Management evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schmollgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Bedouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciTech2018, AIAA Aerospace Sciences Meeting, Kissimmee Jan.2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2018-0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'optique dans les structures. Images rapides et mesures optiques à l'Institut Clément Ader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'optique dans les structures. Images rapides & mesures optiques à l'Institut Clément Ader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018, Congrès de la Société Française d’Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Element Modelling of a metamaterial for launcher tanks dynamic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Legaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Lapoujade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Chiambaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-K. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LS-DYNA 11th European Conference, Salzburg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de la Matière et Sciences de la Vie. Bioinspiration, mécanique, biodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée pour le séminaire de l’École Doctorale 467 Aéronautique-Astronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception & analyse des structures avec modélisation des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Entretiens de Toulouse, AAE - Collège de Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie du supersonique & développement durable en parfaite Concorde. Une aventure présente & future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée Académie des Sciences, Inscriptions &amp; Belles Lettres de Toulouse et URISMIP, Toulouse mars 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a Certification Constraints Module for Aircraft Design Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schmollgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Bedouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA Aviation Technology, Integration &amp; Operations Conference, Denver CO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the influence of target and projectile properties on low-velocity collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017 (EPSC2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures & systèmes bioinspirés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café de la Science CNRS, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing qualification rules for aeronautical monolithic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian International Conference on Composites - CANCOM2017, Ottawa July 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To cope with unknown problems, performance and metacognition of collective decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomics Society (HFES) Europe annual conference, Rome Sept.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la recherche au carrefour des Langues et de l’Aéro-Astronautique : témoignages et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Nationale des Langues Étrangères Appliquées (ANLEA) Université de Toulouse II Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux pour la certification des véhicules aérospatiaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème café scientifique ISAE-ENSMA Université de Poitiers, Technopole Futuroscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodynamics : a bridge between physicians & physicists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited presentation. Workshop Synergies between Civil Aviation and Surgery : A Human Enterprise Perspective, Texas Medical Center, Houston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying low-velocity impacts in reduced gravity : an asteroid landing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Avila-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Division for Planetary Sciences / European Planetary Science Congress (DPS 48 / EPSC 11) Pasadena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational test bench of a grain filled tank in view of cryogenic tank tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Chiambaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Villedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Spacecraft Structures, Materials &amp; Environmental Testing (ECSSMET 14) Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Discrete Elements Method to frequency analysis and use of the “bond” method for fracture modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Legaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoujade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Chiambaretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International LS-DYNA Conference, Detroit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic structural opérationnel : quels verrous, quels enjeux, quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens de Toulouse, Académie de l’Air &amp; de l’Espace - Collège de Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines of a metamaterial for launcher tank dynamic experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Légaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Chiambaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Spacecraft Structures, Materials &amp; Environmental Testing (ECSSMET14) Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Pilots' monitoring strategies in flight performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lefrancois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vsevolod Peysakhovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP32, European Association for Aviation Psychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D en Dynamique des Structures & des Systèmes Vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Académiques Espace &amp; Aéro, Montpellier mar.2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Matériaux, des Structures & des Hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au congrès national des chaudronniers, Compagnons du Devoir, Colomiers Mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colomiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Granular Materials for Modal Test of Fluid Filled Tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Chiambaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Villedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAC XXXIV 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29910-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a certification module tailored to Aircraft Multi Disciplinary Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmollgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th CEAS European Air &amp; Space Conference, Delft Sept.2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual flight testing in an aircraft sizing and optimization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmollgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th AIAA Aviation Technology, Integration, and Operations Conference. The American Institute of Aeronautics and Astronautics (AIAA), Dallas June 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vol de plus de 2 ans & pesanteur artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée, 2ème Journée d’Étude Art &amp; Espace - Topologie et espaces inconnus ou méconnus, LLA-CREATIS, UT2J Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Certification Constraints in a Multi-disciplinary Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmollgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EASN Association International Workshop on Flight Physics &amp; Aircraft Design, Aachen Oct.2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on international administrative cooperation in regard of the development of private human flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. De Poulpiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAC 2014, Toronto Sept./Oct.2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified Preisach Model for Hysteresis in Piezoelectric Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pommier-Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Reysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop of Electronics, Control, Measurement, Signals &amp; application to Mechatronics (ECMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECMSM.2013.6648956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Space Structures & Living Systems at Clément Ader Institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Lecture, European Academy of Sciences Symposium Science &amp; Aerospace in 21st century, EURASC Toulouse 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Delamination Propagation in a Composite Structure under Vibration Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Claro-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fressinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Composite Materials, Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroelastic Tailoring of Helicopter Blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers &amp; Information in Engineering Conference (IDETC/CIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-12848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation de délaminage dans une structure composite soumise à un chargement vibratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fressinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Composites, JNC18, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitability of manned vehicules : the impact of human factors on future long duration human space exploration missions en route to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Ferraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lizy-Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 64th International Astronautical Congress, Beijing, China, September 23-27, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Beijing, China. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École Doctorale AA - Une Recherche Transverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Aerospace 2050 en l’honneur du Prof. Marc Pélegrin, AAE/GeorgiaTech/ISAE, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specific Methodology of Creep Compensation for piezoelectric Actuators by Open-loop control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pommier-Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanical Engineering, Materials and Energy (ICMEME 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dalian, China. pp.141-145, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.281.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation aéroélastique des pales d’hélicoptères avec couplages élastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitacles en pesanteur artificielle minimale - Une voie possible pour les vols lointains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée, 1ère Journée d’Étude Art &amp; Espace - Dispositifs artistiques dans la conception des systèmes spatiaux, LLA-CREATIS (EA 4152), UT2J Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between static and dynamic results for mode I and mode II fatigue delamination growth onset of unidirectionnal composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fressinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Composite (ECCM15), Venezia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an Experiment Inspired by Cochlea for Travelling Waves Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAC XXX, Jacksonville USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Jacksonville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed acoustic black hole as a travelling wave absorber: understanding artificial cochlear mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of modal analysis for evaluation of the impact resistance of aerospace sandwich materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAC XXIX, A Conference and Exposition on Structural Dynamics : Advanced Aerospace Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Jacksonville, United States. pp.171-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the forces between regolith and a reciprocating drill-head : perspectives for the exploration of Martian regolith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Astronautical Congress, Cape Town</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un essai de détermination de seuil de propagation en fatigue du délaminage de mode I basé sur la résonance d'une éprouvette en matériau composite unidirectionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fressinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des Voilures Tournantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Day in Aerospace Medicine, groupe régional Médecine Aéronautique et Spatiale Toulouse Enseignement Recherche (MASTER), Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar regolith simulant preparation and its impact on static penetration resistance and DRD penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress, Roma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of structures & biomechanical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture, European Space Camp / Norwegian Space Agency, Andøya Rocket Range</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Andøya, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux siècles de Mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « L’aéronautique et l’espace, une chance pour l’avenir de la planète » for the centenary of Supaero, Toulouse centre de Congrès P.Baudis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of dual-reciprocating-drilling Mechanism using Design of Experiment Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Space Mechanisms and Tribology Symposium, Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of low energy impact damage on modal parameters of composite beams by design of experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Modern Practice in Stress and Vibration Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cambridge, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Parametric Evaluation of Dual-Reciprocating-Drilling Mechanism Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Spacecraft Structures, Materials and Mechanical Testing (ECSSMMT) ESA/CNES/DLR, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation & Endommagement au sein des Composites Minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Séminaire Technique de Mécanique - Fatigue Vibratoire, Centre d'Essais Aéronautique de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matlab/Simulink model of the inner ear angular accelerometers sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2009 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Martian radiative environment model built from Geant4 simulations of cosmic-ray atmospheric shower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charpentier Gabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Varotsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Weather Week (ESWW23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of low velocity impacts into granular material in reduced gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Avila Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Zenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016, Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of Monolithic Composites structure By Analogy With Bio-Science Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil Aviation and Surgery : A Human Enterprise Perspective, Texas Medical Center, Houston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of the Fabrication Process of Sandwich Structures with Fiber Network Core with the help of Vibration Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECCOMAS Thematic Conference on the Mechanical Response of Composites, London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, London, United Kingdom. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de Statique et Dynamique des Structures Minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISAE-SUPAERO, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur les Équations Constitutives de la Dynamique des Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISAE, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique des Solides. Livre de cours, corrigés de Problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISAE, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique des Solides. Livre de cours, énoncés de Problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISAE, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices et Problèmes de Mécanique des Solides et des Structures. Applications Aéronautiques et Spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrogène vert en aéronautique - Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María González Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Maria Romero Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TIP603WEB (trp4055), Techniques de l'Ingénieur, 20 p., 2021, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-trp4055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges structurales en vol - Dimensionnement de panneaux fuselages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques Aérospatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'ingénieur, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges Structurales en vol - Domaine de vol avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques Aérospatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur, mai 2015, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LETUCA protocol, Operational manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Centre de Recherche de l'École de l'Air. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves GOURINAT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification Gap Analysis for Normal-Category and Large Hydrogen-Powered Airplanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Mauricio Almeida-Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory O’sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Jiménez Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (3), pp.239. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace12030239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Thread-Based Optimisation Framework for Aeronautical Structures: A Vertical Tail Plane Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace12010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918188v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Approach of 1D Solid Solutions for Singularity in Semicircular Canals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Legois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radiology and Clinical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (4), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/jrci.2809102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Residual Stress in Carbon Fiber-Reinforced Polymer (CFRP) at Microscale Using Fiber Push-Out Experiment and Finite Element Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy Tung Linh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Seon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Makeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.2596. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15122596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbations of JUICE/JDC ion measurements caused by spacecraft charging in the Jovian magnetosphere and the ionosphere of Ganymede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Holmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA031377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Material for Radiation Protection in Lunar Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Akisheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (4), pp.006931. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26717/BJSTR.2022.43.006931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-velocity impacts into granular material: application to small-body landing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 503 (3), pp.0. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental testing of pre-stressed granular assemblies as a surrogate material for the dynamic analysis of launcher cryogenic tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinh-Khoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Chiambaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 197, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2019.109433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an analytical formulation for Fluid Structure tank vibration analysis: Modal equivalency using granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinh-Khoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Chiambaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Villedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 177, pp.345-356. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.09.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of low-velocity impacts into granular material in reduced gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Avila Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Zenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 468 (n° 2), pp. 1259-1272. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw3391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroaging — A new collaboration between life sciences experts and aerospace engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez-Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (9), pp.1024-1030. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12603-017-0969-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teams Coping with Unknown Failures in Aerospace and Operational Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien L.Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeronautics and Aerospace Open access Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15406/aaoaj.2017.01.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel facility for reduced-gravity testing: A setup for studying low-velocity collisions into granular surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Morales Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Valeria Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (8), pp.084504. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4961575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode II fatigue delamination growth characterization of a carbon/epoxy laminate at high frequency under vibration loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.298-312. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroelastic Tailoring of Helicopter Blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.061001--061001--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous compensation of hysteresis and creep in a single piezoelectric actuator by open-loop control for quasi-static space active optics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pommier-Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Reysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.48--62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial cochlea and acoustic black hole travelling waves observation: Model and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 333 (n° 15), pp. 3428-3439. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2014.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified Preisach model and its inversion for hysteresis compensation in piezoelectric actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Reysett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pommier-Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidiscipline Modeling in Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.122--142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test methodology based on structural resonance for mode I fatigue delamination growth in an unidirectional composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 97, pp. 353-362. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact resistance of various composite sandwich beams by vibration tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (6), pp.789-805. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SAV-2010-0597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regolith simulant preparation methods for hardware testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brunskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (14-15), pp.1977-1984. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2010.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating low energy impact damage with changes in modal parameters: diagnosis tools and FE validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanno Niemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (2), pp.199-217. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475921710373297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence Theory Applied to Anisotropic Thin Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charlotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (7), pp.669-679. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/eng.2011.37080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental investigation of dual reciprocating drilling in planetary regoliths : proposition of penetration mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (13), pp.1529--1541. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a three-dimensional finite-element model of the human inner ear angular accelerometers sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Computational Vision and Biomechanics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage monitoring in sandwich beams by modal parameter shifts: a comparative study of burst random and sine dwell vibration testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (5), pp.566-584. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2009.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aerocrew mission: training space session at Ny Aalesund Arctic base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (1-2), pp.74-77. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2009.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and mechanical testing of a new sandwich structure with carbon fiber network core.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (5), pp.569-589. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1099636209106070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage localization using experimental modal parameters and topology optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanno Niemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (3), pp.636-652. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2009.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of Low Energy Impact Damage on Modal Parameters of Composite Beams by Design of Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shahdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 181 (1), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/181/1/012045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the effects of impact damages on modal parameters in carbon fiber entangled sandwich beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (12), pp.2833-2841. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2009.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and mechanical testing of glass fiber entangled sandwich beams: A comparison with honeycomb and foam sandwich beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp.404-412. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating low energy impact damage with changes in modal parameters: a preliminary study on composite beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (6), pp.523-536. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475921709341007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Mixing Laser Sensor Design With an Extended Kalman Filter for Optimal Online Structural Analysis and Damping Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Belloeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (3), pp.1083-4435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aile Volante à Hydrogène, un avion décarboné recyclable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dr. Pr. Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural sizing of a hydrogen tank for a commercial aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Defoort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EASN International Conference on Innovation in Aviation &amp; Space for opening New Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aeronautics Science Network, Sep 2023, Salerne, Italy. pp.012040, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2716/1/012040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations aérospatiales et physique du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de la Société Francophone de Transfusion Sanguine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFTS, Toulouse Les Entretiens Professionnels de Formation, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated sizing chain of aircraft structures: A Vertical Tail Plane use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EASN International Conference on Innovation in Aviation &amp; Space for opening New Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASN Association; Universitat Politecnica de Catalunya - BarcelonaTech, Oct 2022, Barcelona, Spain. pp.012031, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2526/1/012031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regolith-based Lunar Habitats – an Engineering Approach to Radiation Shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Akisheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Robin-Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Europe Conference 2023 – 10th EUCASS – 9th CEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation RayXpert - Radioprotection des astronautes et de leurs habitats sur la Lune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Akisheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Robin-Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Varotsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Scientifiques Francophones de Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRP, SFPM, ARRAD, LARD, IRSN, Mar 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behaviour study of a satellite propellant tank using numerical and experimental vibratory tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapoujade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guilpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Legaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Chambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ECSSMET European Conference on Spacecraft Structures Materials and Environmental Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the digital thread for aeronautical structures : A Vertical Tail Plane use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EASN International Conference on Innovation in Aviation &amp; Space for opening New Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASN Association; Universitat Politecnica de Catalunya - BarcelonaTech, Oct 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing preliminary aircraft design through operational considerations: a data-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EASN International Conference on Innovation in Aviation &amp; Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASN Association, Sep 2020, Online, France. pp.012057, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/1024/1/012057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Aircraft Design process for Air Traffic Management evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schmollgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Bedouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciTech2018, AIAA Aerospace Sciences Meeting, Kissimmee Jan.2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2018-0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'optique dans les structures. Images rapides et mesures optiques à l'Institut Clément Ader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'optique dans les structures. Images rapides & mesures optiques à l'Institut Clément Ader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018, Congrès de la Société Française d’Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de modélisation avancée des assemblages structuraux aérospatiaux. Matériaux, interfaces, fatigue, dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique 3AF &amp; ONERA. Assemblages innovants : de l’élaboration matérielle à la modélisation structurale: Enjeux et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Châtillon, France. pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace Structures & Biodynamics : A Bridge Between Physicists & Physicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture, Office for Science &amp; Technology of the Embassy of France in the United States, Science Café, Dallas, TX USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Element Modelling of a metamaterial for launcher tanks dynamic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Legaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Lapoujade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Chiambaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-K. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LS-DYNA 11th European Conference, Salzburg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception & analyse des structures avec modélisation des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Entretiens de Toulouse, AAE - Collège de Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de la Matière et Sciences de la Vie. Bioinspiration, mécanique, biodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée pour le séminaire de l’École Doctorale 467 Aéronautique-Astronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie du supersonique & développement durable en parfaite Concorde. Une aventure présente & future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée Académie des Sciences, Inscriptions &amp; Belles Lettres de Toulouse et URISMIP, Toulouse mars 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a Certification Constraints Module for Aircraft Design Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schmollgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Bedouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA Aviation Technology, Integration &amp; Operations Conference, Denver CO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the influence of target and projectile properties on low-velocity collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017 (EPSC2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures & systèmes bioinspirés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café de la Science CNRS, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing qualification rules for aeronautical monolithic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian International Conference on Composites - CANCOM2017, Ottawa July 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To cope with unknown problems, performance and metacognition of collective decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomics Society (HFES) Europe annual conference, Rome Sept.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la recherche au carrefour des Langues et de l’Aéro-Astronautique : témoignages et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Nationale des Langues Étrangères Appliquées (ANLEA) Université de Toulouse II Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Discrete Elements Method to frequency analysis and use of the “bond” method for fracture modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Legaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoujade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Chiambaretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International LS-DYNA Conference, Detroit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic structural opérationnel : quels verrous, quels enjeux, quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens de Toulouse, Académie de l’Air &amp; de l’Espace - Collège de Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines of a metamaterial for launcher tank dynamic experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Légaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Chiambaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Spacecraft Structures, Materials &amp; Environmental Testing (ECSSMET14) Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Pilots' monitoring strategies in flight performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lefrancois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vsevolod Peysakhovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP32, European Association for Aviation Psychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D en Dynamique des Structures & des Systèmes Vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Académiques Espace &amp; Aéro, Montpellier mar.2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Matériaux, des Structures & des Hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au congrès national des chaudronniers, Compagnons du Devoir, Colomiers Mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colomiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Granular Materials for Modal Test of Fluid Filled Tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Chiambaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Villedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAC XXXIV 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29910-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodynamics : a bridge between physicians & physicists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited presentation. Workshop Synergies between Civil Aviation and Surgery : A Human Enterprise Perspective, Texas Medical Center, Houston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux pour la certification des véhicules aérospatiaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème café scientifique ISAE-ENSMA Université de Poitiers, Technopole Futuroscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational test bench of a grain filled tank in view of cryogenic tank tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Chiambaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Villedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Spacecraft Structures, Materials &amp; Environmental Testing (ECSSMET 14) Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying low-velocity impacts in reduced gravity : an asteroid landing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Avila-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Division for Planetary Sciences / European Planetary Science Congress (DPS 48 / EPSC 11) Pasadena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a certification module tailored to Aircraft Multi Disciplinary Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmollgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th CEAS European Air &amp; Space Conference, Delft Sept.2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vol de plus de 2 ans & pesanteur artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée, 2ème Journée d’Étude Art &amp; Espace - Topologie et espaces inconnus ou méconnus, LLA-CREATIS, UT2J Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual flight testing in an aircraft sizing and optimization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmollgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th AIAA Aviation Technology, Integration, and Operations Conference. The American Institute of Aeronautics and Astronautics (AIAA), Dallas June 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Certification Constraints in a Multi-disciplinary Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmollgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EASN Association International Workshop on Flight Physics &amp; Aircraft Design, Aachen Oct.2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on international administrative cooperation in regard of the development of private human flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. De Poulpiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAC 2014, Toronto Sept./Oct.2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified Preisach Model for Hysteresis in Piezoelectric Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pommier-Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Reysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop of Electronics, Control, Measurement, Signals &amp; application to Mechatronics (ECMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECMSM.2013.6648956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation de délaminage dans une structure composite soumise à un chargement vibratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fressinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Composites, JNC18, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Space Structures & Living Systems at Clément Ader Institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Lecture, European Academy of Sciences Symposium Science &amp; Aerospace in 21st century, EURASC Toulouse 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Delamination Propagation in a Composite Structure under Vibration Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Claro-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fressinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Composite Materials, Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroelastic Tailoring of Helicopter Blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers &amp; Information in Engineering Conference (IDETC/CIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-12848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitability of manned vehicules : the impact of human factors on future long duration human space exploration missions en route to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Ferraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lizy-Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 64th International Astronautical Congress, Beijing, China, September 23-27, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Beijing, China. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École Doctorale AA - Une Recherche Transverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Aerospace 2050 en l’honneur du Prof. Marc Pélegrin, AAE/GeorgiaTech/ISAE, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specific Methodology of Creep Compensation for piezoelectric Actuators by Open-loop control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pommier-Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanical Engineering, Materials and Energy (ICMEME 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dalian, China. pp.141-145, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.281.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation aéroélastique des pales d’hélicoptères avec couplages élastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitacles en pesanteur artificielle minimale - Une voie possible pour les vols lointains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée, 1ère Journée d’Étude Art &amp; Espace - Dispositifs artistiques dans la conception des systèmes spatiaux, LLA-CREATIS (EA 4152), UT2J Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between static and dynamic results for mode I and mode II fatigue delamination growth onset of unidirectionnal composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fressinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Composite (ECCM15), Venezia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an Experiment Inspired by Cochlea for Travelling Waves Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAC XXX, Jacksonville USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Jacksonville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed acoustic black hole as a travelling wave absorber: understanding artificial cochlear mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of modal analysis for evaluation of the impact resistance of aerospace sandwich materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAC XXIX, A Conference and Exposition on Structural Dynamics : Advanced Aerospace Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Jacksonville, United States. pp.171-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the forces between regolith and a reciprocating drill-head : perspectives for the exploration of Martian regolith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Astronautical Congress, Cape Town</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un essai de détermination de seuil de propagation en fatigue du délaminage de mode I basé sur la résonance d'une éprouvette en matériau composite unidirectionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fressinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des Voilures Tournantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Day in Aerospace Medicine, groupe régional Médecine Aéronautique et Spatiale Toulouse Enseignement Recherche (MASTER), Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar regolith simulant preparation and its impact on static penetration resistance and DRD penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress, Roma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux siècles de Mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « L’aéronautique et l’espace, une chance pour l’avenir de la planète » for the centenary of Supaero, Toulouse centre de Congrès P.Baudis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of low energy impact damage on modal parameters of composite beams by design of experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Modern Practice in Stress and Vibration Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cambridge, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of dual-reciprocating-drilling Mechanism using Design of Experiment Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Space Mechanisms and Tribology Symposium, Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Parametric Evaluation of Dual-Reciprocating-Drilling Mechanism Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Spacecraft Structures, Materials and Mechanical Testing (ECSSMMT) ESA/CNES/DLR, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation & Endommagement au sein des Composites Minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Séminaire Technique de Mécanique - Fatigue Vibratoire, Centre d'Essais Aéronautique de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matlab/Simulink model of the inner ear angular accelerometers sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2009 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of structures & biomechanical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture, European Space Camp / Norwegian Space Agency, Andøya Rocket Range</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Andøya, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Martian radiative environment model built from Geant4 simulations of cosmic-ray atmospheric shower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charpentier Gabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Varotsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Weather Week (ESWW23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of Monolithic Composites structure By Analogy With Bio-Science Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil Aviation and Surgery : A Human Enterprise Perspective, Texas Medical Center, Houston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of low velocity impacts into granular material in reduced gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Avila Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Zenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016, Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of the Fabrication Process of Sandwich Structures with Fiber Network Core with the help of Vibration Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECCOMAS Thematic Conference on the Mechanical Response of Composites, London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, London, United Kingdom. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique des Solides. Livre de cours, énoncés de Problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISAE, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique des Solides. Livre de cours, corrigés de Problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISAE, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices et Problèmes de Mécanique des Solides et des Structures. Applications Aéronautiques et Spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de Statique et Dynamique des Structures Minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISAE-SUPAERO, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur les Équations Constitutives de la Dynamique des Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISAE, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrogène vert en aéronautique - Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María González Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Maria Romero Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TIP603WEB (trp4055), Techniques de l'Ingénieur, 20 p., 2021, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-trp4055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges structurales en vol - Dimensionnement de panneaux fuselages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques Aérospatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'ingénieur, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges Structurales en vol - Domaine de vol avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques Aérospatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur, mai 2015, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Mars Topography on Neutral Surface Radiation: Modeling and MSL/RAD Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingnan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Khaksarighiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Benacquista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Ehresmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LETUCA protocol, Operational manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Centre de Recherche de l'École de l'Air. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Mauricio Almeida-Marino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Jim&#233;nez Carrasco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12030239" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918188v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Longueville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12010002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rolland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hanchin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Guillaumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Legois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jrci.2809102" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Tung Linh Vu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Seon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Ghaffari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Makeev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15122596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401146v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bochet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bergman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Holmberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wittmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wieser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031377" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Akisheva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Cowley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2022.43.006931" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179064v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecily Sunday" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thuillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wilhelm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab624" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinh-Khoa Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Chiambaretto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Charlotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morlier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.109433" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.09.077" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vellas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fualdes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Morley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez-Manas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0969-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Avila Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zenou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cherrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3391" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L.Haridon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaudron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Marchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/aaoaj.2017.01.00018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Morales Serrano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Valeria Nardi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961575" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Maillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Souric" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.08.030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Cornette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kerdreux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foucaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.03.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reysset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952592v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reysett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824178v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rico" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.10.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouache" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.06.019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3TLFMFK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852314v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Shahdin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mezeix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAV-2010-0597" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852743v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gouache" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brunskill" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Scott" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coste" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.09.021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852658v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Niemann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921710373297" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852516v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2011.37080" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2009.10.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Selva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636209106070" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Apel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delbart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2009.05.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.09.029" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194278v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shahdin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/181/1/012045" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851905v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.07.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851889v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851903v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921709341007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Belloeil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bosch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815540v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dr. Pr. Gourinat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401074v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Defoort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2716/1/012040" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401308v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierrot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapoujade" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guilpin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Legaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Chambe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400918v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Scarano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2526/1/012031" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401172v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Guatelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dossat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Robin-Chabanne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401268v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Varotsou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858470v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981226v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1024/1/012057" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893699v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paroissien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020826v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020966v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schmollgruber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Bedouet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bartoli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0283" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02018751v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042813v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grippon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Lapoujade" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Chiambaretto" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024370v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042818v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024419v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045709v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calandry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024371v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044397v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044381v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L'Haridon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaudron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Marchand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024376v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047648v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047642v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049062v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sunday" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Avila-Martinez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047818v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villedieu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047982v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapoujade" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048287v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047922v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;gaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fascio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01405262v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lefrancois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047649v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047647v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414926v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29910-5_14" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051906v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmollgruber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bartoli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052009v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050308v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053407v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053903v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. De Poulpiquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853144v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2013.6648956" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181496v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183252v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claro-Neto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fressinet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183248v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12848" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183344v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851648v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ferraioli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lizy-Destrez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181495v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851680v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.281.141" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183245v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornette" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kerdreux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181577v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186847v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186962v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foucaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gautier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810956v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852755v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187938v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frame" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597894v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193366v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194597v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194595v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194621v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851875v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194348v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194598v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853232v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401013v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charpentier Gabin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ruffenach" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057555v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057267v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194635v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mezeix" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191713v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191716v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191718v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191721v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191720v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03406128v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Romero Millan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp4055" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055641v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055804v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910244v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L'Haridon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marchand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Mauricio Almeida-Marino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Jim&#233;nez Carrasco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12030239" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918188v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Longueville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12010002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rolland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hanchin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Guillaumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Legois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jrci.2809102" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Tung Linh Vu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Seon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Ghaffari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Makeev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15122596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401146v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bochet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bergman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Holmberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wittmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wieser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031377" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Akisheva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Cowley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2022.43.006931" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179064v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecily Sunday" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thuillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wilhelm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab624" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinh-Khoa Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Chiambaretto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Charlotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morlier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.109433" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.09.077" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Avila Martinez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zenou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cherrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3391" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943029v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vellas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fualdes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Morley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez-Manas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0969-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L.Haridon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaudron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Marchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/aaoaj.2017.01.00018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Morales Serrano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Valeria Nardi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961575" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Maillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Souric" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.08.030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Cornette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kerdreux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952582v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reysset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111368v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foucaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.03.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952592v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reysett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824178v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rico" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.10.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852314v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Shahdin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mezeix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAV-2010-0597" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852743v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gouache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brunskill" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Scott" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.09.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Niemann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921710373297" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852516v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2011.37080" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188291v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouache" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coste" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.06.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3TLFMFK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852241v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Selva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852282v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.09.029" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852234v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Apel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delbart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2009.05.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610365v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636209106070" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2009.10.022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194278v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shahdin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/181/1/012045" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851905v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.07.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851889v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851903v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921709341007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Belloeil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bosch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815540v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dr. Pr. Gourinat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401074v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Defoort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2716/1/012040" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400918v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985640v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Scarano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2526/1/012031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Guatelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dossat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Robin-Chabanne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401268v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Varotsou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401308v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierrot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapoujade" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guilpin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Legaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Chambe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858470v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981226v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1024/1/012057" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schmollgruber" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Bedouet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bartoli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0283" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02018751v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020824v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893699v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paroissien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020826v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042813v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grippon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Lapoujade" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Chiambaretto" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042818v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024370v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024419v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045709v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calandry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024371v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044397v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044381v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L'Haridon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaudron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Marchand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024376v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapoujade" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048287v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047922v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;gaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fascio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01405262v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lefrancois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047649v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047647v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414926v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29910-5_14" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047648v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047818v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villedieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049062v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sunday" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Avila-Martinez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051906v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmollgruber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bartoli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050308v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052009v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053407v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053903v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. De Poulpiquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853144v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2013.6648956" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183344v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fressinet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181496v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183252v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claro-Neto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183248v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12848" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851648v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ferraioli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lizy-Destrez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181495v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851680v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.281.141" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183245v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornette" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kerdreux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181577v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186847v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186962v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foucaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gautier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810956v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852755v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187938v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frame" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597894v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193366v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194595v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851875v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194621v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194348v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194598v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853232v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194597v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401013v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charpentier Gabin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ruffenach" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057267v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057555v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194635v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mezeix" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191721v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191718v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191720v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191713v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191716v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03406128v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Romero Millan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp4055" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055641v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055804v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568294v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Charpentier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingnan Guo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khaksarighiri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Benacquista" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Ehresmann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910244v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L'Haridon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marchand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>