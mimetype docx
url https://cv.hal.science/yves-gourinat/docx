--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves GOURINAT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification Gap Analysis for Normal-Category and Large Hydrogen-Powered Airplanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Mauricio Almeida-Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory O’sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Jiménez Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (3), pp.239. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace12030239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Thread-Based Optimisation Framework for Aeronautical Structures: A Vertical Tail Plane Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace12010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918188v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Approach of 1D Solid Solutions for Singularity in Semicircular Canals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Legois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radiology and Clinical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (4), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/jrci.2809102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Residual Stress in Carbon Fiber-Reinforced Polymer (CFRP) at Microscale Using Fiber Push-Out Experiment and Finite Element Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy Tung Linh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Seon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Makeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.2596. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15122596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbations of JUICE/JDC ion measurements caused by spacecraft charging in the Jovian magnetosphere and the ionosphere of Ganymede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Holmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA031377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Material for Radiation Protection in Lunar Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Akisheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (4), pp.006931. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26717/BJSTR.2022.43.006931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-velocity impacts into granular material: application to small-body landing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 503 (3), pp.0. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental testing of pre-stressed granular assemblies as a surrogate material for the dynamic analysis of launcher cryogenic tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinh-Khoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Chiambaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 197, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2019.109433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an analytical formulation for Fluid Structure tank vibration analysis: Modal equivalency using granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinh-Khoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Chiambaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Villedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 177, pp.345-356. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.09.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of low-velocity impacts into granular material in reduced gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Avila Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Zenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 468 (n° 2), pp. 1259-1272. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw3391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroaging — A new collaboration between life sciences experts and aerospace engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez-Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (9), pp.1024-1030. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12603-017-0969-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teams Coping with Unknown Failures in Aerospace and Operational Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien L.Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeronautics and Aerospace Open access Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15406/aaoaj.2017.01.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel facility for reduced-gravity testing: A setup for studying low-velocity collisions into granular surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Morales Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Valeria Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (8), pp.084504. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4961575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode II fatigue delamination growth characterization of a carbon/epoxy laminate at high frequency under vibration loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.298-312. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroelastic Tailoring of Helicopter Blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.061001--061001--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous compensation of hysteresis and creep in a single piezoelectric actuator by open-loop control for quasi-static space active optics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pommier-Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Reysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.48--62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial cochlea and acoustic black hole travelling waves observation: Model and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 333 (n° 15), pp. 3428-3439. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2014.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified Preisach model and its inversion for hysteresis compensation in piezoelectric actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Reysett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pommier-Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidiscipline Modeling in Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.122--142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test methodology based on structural resonance for mode I fatigue delamination growth in an unidirectional composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 97, pp. 353-362. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact resistance of various composite sandwich beams by vibration tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (6), pp.789-805. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SAV-2010-0597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regolith simulant preparation methods for hardware testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brunskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (14-15), pp.1977-1984. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2010.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating low energy impact damage with changes in modal parameters: diagnosis tools and FE validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanno Niemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (2), pp.199-217. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475921710373297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence Theory Applied to Anisotropic Thin Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charlotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (7), pp.669-679. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/eng.2011.37080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental investigation of dual reciprocating drilling in planetary regoliths : proposition of penetration mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (13), pp.1529--1541. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a three-dimensional finite-element model of the human inner ear angular accelerometers sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Computational Vision and Biomechanics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage monitoring in sandwich beams by modal parameter shifts: a comparative study of burst random and sine dwell vibration testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (5), pp.566-584. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2009.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aerocrew mission: training space session at Ny Aalesund Arctic base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (1-2), pp.74-77. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2009.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and mechanical testing of a new sandwich structure with carbon fiber network core.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (5), pp.569-589. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1099636209106070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage localization using experimental modal parameters and topology optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanno Niemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (3), pp.636-652. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2009.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of Low Energy Impact Damage on Modal Parameters of Composite Beams by Design of Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shahdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 181 (1), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/181/1/012045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the effects of impact damages on modal parameters in carbon fiber entangled sandwich beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (12), pp.2833-2841. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2009.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and mechanical testing of glass fiber entangled sandwich beams: A comparison with honeycomb and foam sandwich beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp.404-412. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating low energy impact damage with changes in modal parameters: a preliminary study on composite beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (6), pp.523-536. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475921709341007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Mixing Laser Sensor Design With an Extended Kalman Filter for Optimal Online Structural Analysis and Damping Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Belloeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (3), pp.1083-4435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aile Volante à Hydrogène, un avion décarboné recyclable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dr. Pr. Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural sizing of a hydrogen tank for a commercial aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Defoort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EASN International Conference on Innovation in Aviation &amp; Space for opening New Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aeronautics Science Network, Sep 2023, Salerne, Italy. pp.012040, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2716/1/012040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations aérospatiales et physique du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de la Société Francophone de Transfusion Sanguine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFTS, Toulouse Les Entretiens Professionnels de Formation, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated sizing chain of aircraft structures: A Vertical Tail Plane use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EASN International Conference on Innovation in Aviation &amp; Space for opening New Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASN Association; Universitat Politecnica de Catalunya - BarcelonaTech, Oct 2022, Barcelona, Spain. pp.012031, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2526/1/012031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regolith-based Lunar Habitats – an Engineering Approach to Radiation Shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Akisheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Robin-Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Europe Conference 2023 – 10th EUCASS – 9th CEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation RayXpert - Radioprotection des astronautes et de leurs habitats sur la Lune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Akisheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Robin-Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Varotsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Scientifiques Francophones de Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRP, SFPM, ARRAD, LARD, IRSN, Mar 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behaviour study of a satellite propellant tank using numerical and experimental vibratory tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapoujade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guilpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Legaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Chambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ECSSMET European Conference on Spacecraft Structures Materials and Environmental Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the digital thread for aeronautical structures : A Vertical Tail Plane use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EASN International Conference on Innovation in Aviation &amp; Space for opening New Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASN Association; Universitat Politecnica de Catalunya - BarcelonaTech, Oct 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing preliminary aircraft design through operational considerations: a data-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EASN International Conference on Innovation in Aviation &amp; Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASN Association, Sep 2020, Online, France. pp.012057, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/1024/1/012057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Aircraft Design process for Air Traffic Management evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schmollgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Bedouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciTech2018, AIAA Aerospace Sciences Meeting, Kissimmee Jan.2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2018-0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'optique dans les structures. Images rapides et mesures optiques à l'Institut Clément Ader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'optique dans les structures. Images rapides & mesures optiques à l'Institut Clément Ader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018, Congrès de la Société Française d’Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de modélisation avancée des assemblages structuraux aérospatiaux. Matériaux, interfaces, fatigue, dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique 3AF &amp; ONERA. Assemblages innovants : de l’élaboration matérielle à la modélisation structurale: Enjeux et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Châtillon, France. pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace Structures & Biodynamics : A Bridge Between Physicists & Physicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture, Office for Science &amp; Technology of the Embassy of France in the United States, Science Café, Dallas, TX USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Element Modelling of a metamaterial for launcher tanks dynamic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Legaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Lapoujade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Chiambaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-K. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LS-DYNA 11th European Conference, Salzburg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception & analyse des structures avec modélisation des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Entretiens de Toulouse, AAE - Collège de Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de la Matière et Sciences de la Vie. Bioinspiration, mécanique, biodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée pour le séminaire de l’École Doctorale 467 Aéronautique-Astronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie du supersonique & développement durable en parfaite Concorde. Une aventure présente & future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée Académie des Sciences, Inscriptions &amp; Belles Lettres de Toulouse et URISMIP, Toulouse mars 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a Certification Constraints Module for Aircraft Design Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schmollgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Bedouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA Aviation Technology, Integration &amp; Operations Conference, Denver CO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the influence of target and projectile properties on low-velocity collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017 (EPSC2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures & systèmes bioinspirés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café de la Science CNRS, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing qualification rules for aeronautical monolithic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian International Conference on Composites - CANCOM2017, Ottawa July 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To cope with unknown problems, performance and metacognition of collective decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomics Society (HFES) Europe annual conference, Rome Sept.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la recherche au carrefour des Langues et de l’Aéro-Astronautique : témoignages et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Nationale des Langues Étrangères Appliquées (ANLEA) Université de Toulouse II Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Discrete Elements Method to frequency analysis and use of the “bond” method for fracture modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Legaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoujade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Chiambaretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International LS-DYNA Conference, Detroit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic structural opérationnel : quels verrous, quels enjeux, quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens de Toulouse, Académie de l’Air &amp; de l’Espace - Collège de Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines of a metamaterial for launcher tank dynamic experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Légaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Chiambaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Spacecraft Structures, Materials &amp; Environmental Testing (ECSSMET14) Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Pilots' monitoring strategies in flight performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lefrancois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vsevolod Peysakhovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP32, European Association for Aviation Psychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D en Dynamique des Structures & des Systèmes Vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Académiques Espace &amp; Aéro, Montpellier mar.2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Matériaux, des Structures & des Hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au congrès national des chaudronniers, Compagnons du Devoir, Colomiers Mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colomiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Granular Materials for Modal Test of Fluid Filled Tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Chiambaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Villedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAC XXXIV 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29910-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodynamics : a bridge between physicians & physicists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited presentation. Workshop Synergies between Civil Aviation and Surgery : A Human Enterprise Perspective, Texas Medical Center, Houston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux pour la certification des véhicules aérospatiaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème café scientifique ISAE-ENSMA Université de Poitiers, Technopole Futuroscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational test bench of a grain filled tank in view of cryogenic tank tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Chiambaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Villedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Spacecraft Structures, Materials &amp; Environmental Testing (ECSSMET 14) Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying low-velocity impacts in reduced gravity : an asteroid landing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Avila-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Division for Planetary Sciences / European Planetary Science Congress (DPS 48 / EPSC 11) Pasadena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a certification module tailored to Aircraft Multi Disciplinary Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmollgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th CEAS European Air &amp; Space Conference, Delft Sept.2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vol de plus de 2 ans & pesanteur artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée, 2ème Journée d’Étude Art &amp; Espace - Topologie et espaces inconnus ou méconnus, LLA-CREATIS, UT2J Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual flight testing in an aircraft sizing and optimization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmollgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th AIAA Aviation Technology, Integration, and Operations Conference. The American Institute of Aeronautics and Astronautics (AIAA), Dallas June 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Certification Constraints in a Multi-disciplinary Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmollgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EASN Association International Workshop on Flight Physics &amp; Aircraft Design, Aachen Oct.2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on international administrative cooperation in regard of the development of private human flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. De Poulpiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAC 2014, Toronto Sept./Oct.2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified Preisach Model for Hysteresis in Piezoelectric Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pommier-Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Reysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop of Electronics, Control, Measurement, Signals &amp; application to Mechatronics (ECMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECMSM.2013.6648956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation de délaminage dans une structure composite soumise à un chargement vibratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fressinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Composites, JNC18, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Space Structures & Living Systems at Clément Ader Institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Lecture, European Academy of Sciences Symposium Science &amp; Aerospace in 21st century, EURASC Toulouse 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Delamination Propagation in a Composite Structure under Vibration Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Claro-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fressinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Composite Materials, Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroelastic Tailoring of Helicopter Blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers &amp; Information in Engineering Conference (IDETC/CIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-12848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitability of manned vehicules : the impact of human factors on future long duration human space exploration missions en route to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Ferraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lizy-Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 64th International Astronautical Congress, Beijing, China, September 23-27, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Beijing, China. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École Doctorale AA - Une Recherche Transverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Aerospace 2050 en l’honneur du Prof. Marc Pélegrin, AAE/GeorgiaTech/ISAE, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specific Methodology of Creep Compensation for piezoelectric Actuators by Open-loop control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pommier-Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanical Engineering, Materials and Energy (ICMEME 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dalian, China. pp.141-145, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.281.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation aéroélastique des pales d’hélicoptères avec couplages élastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitacles en pesanteur artificielle minimale - Une voie possible pour les vols lointains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée, 1ère Journée d’Étude Art &amp; Espace - Dispositifs artistiques dans la conception des systèmes spatiaux, LLA-CREATIS (EA 4152), UT2J Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between static and dynamic results for mode I and mode II fatigue delamination growth onset of unidirectionnal composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fressinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Composite (ECCM15), Venezia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an Experiment Inspired by Cochlea for Travelling Waves Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAC XXX, Jacksonville USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Jacksonville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed acoustic black hole as a travelling wave absorber: understanding artificial cochlear mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of modal analysis for evaluation of the impact resistance of aerospace sandwich materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAC XXIX, A Conference and Exposition on Structural Dynamics : Advanced Aerospace Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Jacksonville, United States. pp.171-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the forces between regolith and a reciprocating drill-head : perspectives for the exploration of Martian regolith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Astronautical Congress, Cape Town</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un essai de détermination de seuil de propagation en fatigue du délaminage de mode I basé sur la résonance d'une éprouvette en matériau composite unidirectionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fressinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des Voilures Tournantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Day in Aerospace Medicine, groupe régional Médecine Aéronautique et Spatiale Toulouse Enseignement Recherche (MASTER), Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar regolith simulant preparation and its impact on static penetration resistance and DRD penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress, Roma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux siècles de Mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « L’aéronautique et l’espace, une chance pour l’avenir de la planète » for the centenary of Supaero, Toulouse centre de Congrès P.Baudis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of low energy impact damage on modal parameters of composite beams by design of experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Modern Practice in Stress and Vibration Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cambridge, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of dual-reciprocating-drilling Mechanism using Design of Experiment Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Space Mechanisms and Tribology Symposium, Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Parametric Evaluation of Dual-Reciprocating-Drilling Mechanism Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Spacecraft Structures, Materials and Mechanical Testing (ECSSMMT) ESA/CNES/DLR, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation & Endommagement au sein des Composites Minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Séminaire Technique de Mécanique - Fatigue Vibratoire, Centre d'Essais Aéronautique de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matlab/Simulink model of the inner ear angular accelerometers sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2009 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of structures & biomechanical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture, European Space Camp / Norwegian Space Agency, Andøya Rocket Range</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Andøya, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Martian radiative environment model built from Geant4 simulations of cosmic-ray atmospheric shower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charpentier Gabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Varotsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Weather Week (ESWW23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of Monolithic Composites structure By Analogy With Bio-Science Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil Aviation and Surgery : A Human Enterprise Perspective, Texas Medical Center, Houston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of low velocity impacts into granular material in reduced gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Avila Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Zenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016, Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of the Fabrication Process of Sandwich Structures with Fiber Network Core with the help of Vibration Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECCOMAS Thematic Conference on the Mechanical Response of Composites, London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, London, United Kingdom. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique des Solides. Livre de cours, énoncés de Problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISAE, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique des Solides. Livre de cours, corrigés de Problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISAE, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices et Problèmes de Mécanique des Solides et des Structures. Applications Aéronautiques et Spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de Statique et Dynamique des Structures Minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISAE-SUPAERO, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur les Équations Constitutives de la Dynamique des Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISAE, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrogène vert en aéronautique - Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María González Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Maria Romero Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TIP603WEB (trp4055), Techniques de l'Ingénieur, 20 p., 2021, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-trp4055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges structurales en vol - Dimensionnement de panneaux fuselages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques Aérospatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'ingénieur, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges Structurales en vol - Domaine de vol avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques Aérospatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur, mai 2015, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Mars Topography on Neutral Surface Radiation: Modeling and MSL/RAD Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingnan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Khaksarighiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Benacquista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Ehresmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LETUCA protocol, Operational manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Centre de Recherche de l'École de l'Air. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves GOURINAT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification Gap Analysis for Normal-Category and Large Hydrogen-Powered Airplanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Mauricio Almeida-Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory O’sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Jiménez Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (3), pp.239. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace12030239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Thread-Based Optimisation Framework for Aeronautical Structures: A Vertical Tail Plane Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace12010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918188v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Approach of 1D Solid Solutions for Singularity in Semicircular Canals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Legois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radiology and Clinical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (4), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/jrci.2809102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Residual Stress in Carbon Fiber-Reinforced Polymer (CFRP) at Microscale Using Fiber Push-Out Experiment and Finite Element Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy Tung Linh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Seon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Makeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.2596. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15122596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbations of JUICE/JDC ion measurements caused by spacecraft charging in the Jovian magnetosphere and the ionosphere of Ganymede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Holmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA031377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Material for Radiation Protection in Lunar Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Akisheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (4), pp.006931. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26717/BJSTR.2022.43.006931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-velocity impacts into granular material: application to small-body landing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 503 (3), pp.0. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental testing of pre-stressed granular assemblies as a surrogate material for the dynamic analysis of launcher cryogenic tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinh-Khoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Chiambaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 197, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2019.109433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an analytical formulation for Fluid Structure tank vibration analysis: Modal equivalency using granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinh-Khoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Chiambaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Villedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 177, pp.345-356. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.09.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of low-velocity impacts into granular material in reduced gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Avila Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Zenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 468 (n° 2), pp. 1259-1272. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw3391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroaging — A new collaboration between life sciences experts and aerospace engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez-Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (9), pp.1024-1030. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12603-017-0969-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teams Coping with Unknown Failures in Aerospace and Operational Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien L.Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeronautics and Aerospace Open access Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15406/aaoaj.2017.01.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel facility for reduced-gravity testing: A setup for studying low-velocity collisions into granular surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Morales Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Valeria Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (8), pp.084504. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4961575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode II fatigue delamination growth characterization of a carbon/epoxy laminate at high frequency under vibration loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.298-312. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroelastic Tailoring of Helicopter Blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.061001--061001--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous compensation of hysteresis and creep in a single piezoelectric actuator by open-loop control for quasi-static space active optics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pommier-Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Reysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.48--62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial cochlea and acoustic black hole travelling waves observation: Model and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 333 (n° 15), pp. 3428-3439. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2014.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified Preisach model and its inversion for hysteresis compensation in piezoelectric actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Reysett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pommier-Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidiscipline Modeling in Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.122--142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test methodology based on structural resonance for mode I fatigue delamination growth in an unidirectional composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 97, pp. 353-362. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact resistance of various composite sandwich beams by vibration tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (6), pp.789-805. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SAV-2010-0597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regolith simulant preparation methods for hardware testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brunskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (14-15), pp.1977-1984. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2010.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating low energy impact damage with changes in modal parameters: diagnosis tools and FE validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanno Niemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (2), pp.199-217. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475921710373297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence Theory Applied to Anisotropic Thin Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charlotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (7), pp.669-679. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/eng.2011.37080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental investigation of dual reciprocating drilling in planetary regoliths : proposition of penetration mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (13), pp.1529--1541. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a three-dimensional finite-element model of the human inner ear angular accelerometers sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Computational Vision and Biomechanics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage monitoring in sandwich beams by modal parameter shifts: a comparative study of burst random and sine dwell vibration testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (5), pp.566-584. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2009.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aerocrew mission: training space session at Ny Aalesund Arctic base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (1-2), pp.74-77. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2009.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and mechanical testing of a new sandwich structure with carbon fiber network core.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (5), pp.569-589. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1099636209106070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage localization using experimental modal parameters and topology optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanno Niemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (3), pp.636-652. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2009.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of Low Energy Impact Damage on Modal Parameters of Composite Beams by Design of Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shahdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 181 (1), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/181/1/012045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the effects of impact damages on modal parameters in carbon fiber entangled sandwich beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (12), pp.2833-2841. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2009.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and mechanical testing of glass fiber entangled sandwich beams: A comparison with honeycomb and foam sandwich beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp.404-412. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating low energy impact damage with changes in modal parameters: a preliminary study on composite beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (6), pp.523-536. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475921709341007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Mixing Laser Sensor Design With an Extended Kalman Filter for Optimal Online Structural Analysis and Damping Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Belloeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (3), pp.1083-4435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aile Volante à Hydrogène, un avion décarboné recyclable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dr. Pr. Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural sizing of a hydrogen tank for a commercial aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Defoort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EASN International Conference on Innovation in Aviation &amp; Space for opening New Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aeronautics Science Network, Sep 2023, Salerne, Italy. pp.012040, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2716/1/012040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations aérospatiales et physique du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de la Société Francophone de Transfusion Sanguine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFTS, Toulouse Les Entretiens Professionnels de Formation, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated sizing chain of aircraft structures: A Vertical Tail Plane use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EASN International Conference on Innovation in Aviation &amp; Space for opening New Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASN Association; Universitat Politecnica de Catalunya - BarcelonaTech, Oct 2022, Barcelona, Spain. pp.012031, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2526/1/012031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regolith-based Lunar Habitats – an Engineering Approach to Radiation Shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Akisheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Robin-Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Europe Conference 2023 – 10th EUCASS – 9th CEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation RayXpert - Radioprotection des astronautes et de leurs habitats sur la Lune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Akisheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Robin-Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Varotsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Scientifiques Francophones de Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRP, SFPM, ARRAD, LARD, IRSN, Mar 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behaviour study of a satellite propellant tank using numerical and experimental vibratory tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapoujade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guilpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Legaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Chambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ECSSMET European Conference on Spacecraft Structures Materials and Environmental Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the digital thread for aeronautical structures : A Vertical Tail Plane use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EASN International Conference on Innovation in Aviation &amp; Space for opening New Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASN Association; Universitat Politecnica de Catalunya - BarcelonaTech, Oct 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing preliminary aircraft design through operational considerations: a data-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EASN International Conference on Innovation in Aviation &amp; Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASN Association, Sep 2020, Online, France. pp.012057, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/1024/1/012057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Aircraft Design process for Air Traffic Management evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schmollgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Bedouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciTech2018, AIAA Aerospace Sciences Meeting, Kissimmee Jan.2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2018-0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'optique dans les structures. Images rapides et mesures optiques à l'Institut Clément Ader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'optique dans les structures. Images rapides & mesures optiques à l'Institut Clément Ader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018, Congrès de la Société Française d’Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace Structures & Biodynamics : A Bridge Between Physicists & Physicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture, Office for Science &amp; Technology of the Embassy of France in the United States, Science Café, Dallas, TX USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de modélisation avancée des assemblages structuraux aérospatiaux. Matériaux, interfaces, fatigue, dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique 3AF &amp; ONERA. Assemblages innovants : de l’élaboration matérielle à la modélisation structurale: Enjeux et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Châtillon, France. pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception & analyse des structures avec modélisation des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Entretiens de Toulouse, AAE - Collège de Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Element Modelling of a metamaterial for launcher tanks dynamic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Legaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Lapoujade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Chiambaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-K. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LS-DYNA 11th European Conference, Salzburg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de la Matière et Sciences de la Vie. Bioinspiration, mécanique, biodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée pour le séminaire de l’École Doctorale 467 Aéronautique-Astronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie du supersonique & développement durable en parfaite Concorde. Une aventure présente & future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée Académie des Sciences, Inscriptions &amp; Belles Lettres de Toulouse et URISMIP, Toulouse mars 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a Certification Constraints Module for Aircraft Design Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schmollgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Bedouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA Aviation Technology, Integration &amp; Operations Conference, Denver CO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the influence of target and projectile properties on low-velocity collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017 (EPSC2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures & systèmes bioinspirés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café de la Science CNRS, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing qualification rules for aeronautical monolithic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian International Conference on Composites - CANCOM2017, Ottawa July 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To cope with unknown problems, performance and metacognition of collective decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomics Society (HFES) Europe annual conference, Rome Sept.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la recherche au carrefour des Langues et de l’Aéro-Astronautique : témoignages et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Nationale des Langues Étrangères Appliquées (ANLEA) Université de Toulouse II Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Discrete Elements Method to frequency analysis and use of the “bond” method for fracture modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Legaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoujade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Chiambaretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International LS-DYNA Conference, Detroit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic structural opérationnel : quels verrous, quels enjeux, quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens de Toulouse, Académie de l’Air &amp; de l’Espace - Collège de Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines of a metamaterial for launcher tank dynamic experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Légaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Chiambaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Spacecraft Structures, Materials &amp; Environmental Testing (ECSSMET14) Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Pilots' monitoring strategies in flight performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lefrancois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vsevolod Peysakhovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP32, European Association for Aviation Psychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D en Dynamique des Structures & des Systèmes Vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Académiques Espace &amp; Aéro, Montpellier mar.2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Matériaux, des Structures & des Hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au congrès national des chaudronniers, Compagnons du Devoir, Colomiers Mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colomiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Granular Materials for Modal Test of Fluid Filled Tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Chiambaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Villedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAC XXXIV 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29910-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying low-velocity impacts in reduced gravity : an asteroid landing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Avila-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Division for Planetary Sciences / European Planetary Science Congress (DPS 48 / EPSC 11) Pasadena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodynamics : a bridge between physicians & physicists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited presentation. Workshop Synergies between Civil Aviation and Surgery : A Human Enterprise Perspective, Texas Medical Center, Houston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux pour la certification des véhicules aérospatiaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème café scientifique ISAE-ENSMA Université de Poitiers, Technopole Futuroscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational test bench of a grain filled tank in view of cryogenic tank tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Chiambaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Villedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Spacecraft Structures, Materials &amp; Environmental Testing (ECSSMET 14) Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a certification module tailored to Aircraft Multi Disciplinary Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmollgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th CEAS European Air &amp; Space Conference, Delft Sept.2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vol de plus de 2 ans & pesanteur artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée, 2ème Journée d’Étude Art &amp; Espace - Topologie et espaces inconnus ou méconnus, LLA-CREATIS, UT2J Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual flight testing in an aircraft sizing and optimization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmollgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th AIAA Aviation Technology, Integration, and Operations Conference. The American Institute of Aeronautics and Astronautics (AIAA), Dallas June 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Certification Constraints in a Multi-disciplinary Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmollgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EASN Association International Workshop on Flight Physics &amp; Aircraft Design, Aachen Oct.2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on international administrative cooperation in regard of the development of private human flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. De Poulpiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAC 2014, Toronto Sept./Oct.2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation de délaminage dans une structure composite soumise à un chargement vibratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fressinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Composites, JNC18, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified Preisach Model for Hysteresis in Piezoelectric Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pommier-Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Reysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop of Electronics, Control, Measurement, Signals &amp; application to Mechatronics (ECMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECMSM.2013.6648956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Space Structures & Living Systems at Clément Ader Institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Lecture, European Academy of Sciences Symposium Science &amp; Aerospace in 21st century, EURASC Toulouse 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Delamination Propagation in a Composite Structure under Vibration Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Claro-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fressinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Composite Materials, Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroelastic Tailoring of Helicopter Blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers &amp; Information in Engineering Conference (IDETC/CIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-12848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitability of manned vehicules : the impact of human factors on future long duration human space exploration missions en route to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Ferraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lizy-Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 64th International Astronautical Congress, Beijing, China, September 23-27, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Beijing, China. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École Doctorale AA - Une Recherche Transverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Aerospace 2050 en l’honneur du Prof. Marc Pélegrin, AAE/GeorgiaTech/ISAE, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specific Methodology of Creep Compensation for piezoelectric Actuators by Open-loop control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pommier-Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanical Engineering, Materials and Energy (ICMEME 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dalian, China. pp.141-145, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.281.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation aéroélastique des pales d’hélicoptères avec couplages élastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitacles en pesanteur artificielle minimale - Une voie possible pour les vols lointains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée, 1ère Journée d’Étude Art &amp; Espace - Dispositifs artistiques dans la conception des systèmes spatiaux, LLA-CREATIS (EA 4152), UT2J Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an Experiment Inspired by Cochlea for Travelling Waves Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAC XXX, Jacksonville USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Jacksonville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between static and dynamic results for mode I and mode II fatigue delamination growth onset of unidirectionnal composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fressinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Composite (ECCM15), Venezia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed acoustic black hole as a travelling wave absorber: understanding artificial cochlear mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of modal analysis for evaluation of the impact resistance of aerospace sandwich materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAC XXIX, A Conference and Exposition on Structural Dynamics : Advanced Aerospace Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Jacksonville, United States. pp.171-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the forces between regolith and a reciprocating drill-head : perspectives for the exploration of Martian regolith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Astronautical Congress, Cape Town</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un essai de détermination de seuil de propagation en fatigue du délaminage de mode I basé sur la résonance d'une éprouvette en matériau composite unidirectionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fressinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des Voilures Tournantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Day in Aerospace Medicine, groupe régional Médecine Aéronautique et Spatiale Toulouse Enseignement Recherche (MASTER), Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar regolith simulant preparation and its impact on static penetration resistance and DRD penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress, Roma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of low energy impact damage on modal parameters of composite beams by design of experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Modern Practice in Stress and Vibration Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cambridge, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux siècles de Mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « L’aéronautique et l’espace, une chance pour l’avenir de la planète » for the centenary of Supaero, Toulouse centre de Congrès P.Baudis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of dual-reciprocating-drilling Mechanism using Design of Experiment Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Space Mechanisms and Tribology Symposium, Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Parametric Evaluation of Dual-Reciprocating-Drilling Mechanism Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Spacecraft Structures, Materials and Mechanical Testing (ECSSMMT) ESA/CNES/DLR, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation & Endommagement au sein des Composites Minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Séminaire Technique de Mécanique - Fatigue Vibratoire, Centre d'Essais Aéronautique de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matlab/Simulink model of the inner ear angular accelerometers sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2009 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of structures & biomechanical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture, European Space Camp / Norwegian Space Agency, Andøya Rocket Range</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Andøya, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Martian radiative environment model built from Geant4 simulations of cosmic-ray atmospheric shower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charpentier Gabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Varotsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Weather Week (ESWW23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of Monolithic Composites structure By Analogy With Bio-Science Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil Aviation and Surgery : A Human Enterprise Perspective, Texas Medical Center, Houston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of low velocity impacts into granular material in reduced gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Avila Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Zenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016, Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of the Fabrication Process of Sandwich Structures with Fiber Network Core with the help of Vibration Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shahdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECCOMAS Thematic Conference on the Mechanical Response of Composites, London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, London, United Kingdom. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique des Solides. Livre de cours, énoncés de Problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISAE, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique des Solides. Livre de cours, corrigés de Problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISAE, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices et Problèmes de Mécanique des Solides et des Structures. Applications Aéronautiques et Spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur les Équations Constitutives de la Dynamique des Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISAE, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de Statique et Dynamique des Structures Minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISAE-SUPAERO, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrogène vert en aéronautique - Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María González Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Maria Romero Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TIP603WEB (trp4055), Techniques de l'Ingénieur, 20 p., 2021, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-trp4055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges structurales en vol - Dimensionnement de panneaux fuselages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques Aérospatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'ingénieur, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges Structurales en vol - Domaine de vol avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques Aérospatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur, mai 2015, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Mars Topography on Neutral Surface Radiation: Modeling and MSL/RAD Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingnan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Khaksarighiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Benacquista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Ehresmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LETUCA protocol, Operational manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Centre de Recherche de l'École de l'Air. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Mauricio Almeida-Marino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Jim&#233;nez Carrasco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12030239" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918188v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Longueville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12010002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rolland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hanchin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Guillaumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Legois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jrci.2809102" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Tung Linh Vu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Seon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Ghaffari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Makeev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15122596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401146v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bochet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bergman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Holmberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wittmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wieser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031377" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Akisheva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Cowley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2022.43.006931" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179064v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecily Sunday" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thuillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wilhelm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab624" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinh-Khoa Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Chiambaretto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Charlotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morlier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.109433" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.09.077" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Avila Martinez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zenou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cherrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3391" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943029v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vellas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fualdes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Morley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez-Manas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0969-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L.Haridon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaudron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Marchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/aaoaj.2017.01.00018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Morales Serrano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Valeria Nardi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961575" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Maillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Souric" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.08.030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Cornette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kerdreux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952582v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reysset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111368v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foucaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.03.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952592v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reysett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824178v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rico" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.10.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852314v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Shahdin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mezeix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAV-2010-0597" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852743v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gouache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brunskill" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Scott" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.09.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Niemann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921710373297" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852516v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2011.37080" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188291v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouache" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coste" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.06.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3TLFMFK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852241v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Selva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852282v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.09.029" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852234v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Apel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delbart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2009.05.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610365v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636209106070" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2009.10.022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194278v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shahdin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/181/1/012045" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851905v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.07.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851889v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851903v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921709341007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Belloeil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bosch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815540v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dr. Pr. Gourinat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401074v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Defoort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2716/1/012040" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400918v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985640v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Scarano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2526/1/012031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Guatelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dossat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Robin-Chabanne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401268v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Varotsou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401308v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierrot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapoujade" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guilpin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Legaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Chambe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858470v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981226v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1024/1/012057" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schmollgruber" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Bedouet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bartoli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0283" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02018751v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020824v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893699v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paroissien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020826v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042813v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grippon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Lapoujade" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Chiambaretto" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042818v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024370v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024419v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045709v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calandry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024371v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044397v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044381v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L'Haridon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaudron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Marchand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024376v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapoujade" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048287v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047922v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;gaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fascio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01405262v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lefrancois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047649v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047647v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414926v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29910-5_14" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047648v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047818v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villedieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049062v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sunday" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Avila-Martinez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051906v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmollgruber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bartoli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050308v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052009v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053407v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053903v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. De Poulpiquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853144v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2013.6648956" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183344v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fressinet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181496v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183252v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claro-Neto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183248v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12848" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851648v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ferraioli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lizy-Destrez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181495v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851680v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.281.141" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183245v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornette" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kerdreux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181577v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186847v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186962v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foucaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gautier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810956v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852755v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187938v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frame" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597894v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193366v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194595v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851875v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194621v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194348v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194598v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853232v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194597v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401013v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charpentier Gabin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ruffenach" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057267v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057555v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194635v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mezeix" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191721v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191718v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191720v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191713v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191716v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03406128v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Romero Millan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp4055" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055641v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055804v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568294v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Charpentier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingnan Guo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khaksarighiri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Benacquista" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Ehresmann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910244v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L'Haridon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marchand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Mauricio Almeida-Marino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Jim&#233;nez Carrasco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12030239" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918188v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Longueville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12010002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rolland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hanchin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Guillaumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Legois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jrci.2809102" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Tung Linh Vu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Seon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Ghaffari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Makeev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15122596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401146v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bochet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bergman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Holmberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wittmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wieser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031377" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Akisheva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Cowley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2022.43.006931" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179064v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecily Sunday" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thuillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wilhelm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab624" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinh-Khoa Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Chiambaretto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Charlotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morlier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.109433" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.09.077" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Avila Martinez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zenou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cherrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3391" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943029v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vellas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fualdes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Morley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez-Manas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0969-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L.Haridon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaudron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Marchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/aaoaj.2017.01.00018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Morales Serrano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Valeria Nardi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961575" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Maillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Souric" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.08.030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Cornette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kerdreux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952582v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reysset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111368v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foucaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.03.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952592v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reysett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824178v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rico" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.10.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852314v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Shahdin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mezeix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAV-2010-0597" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852743v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gouache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brunskill" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Scott" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.09.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Niemann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921710373297" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852516v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2011.37080" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188291v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouache" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coste" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.06.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3TLFMFK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852241v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Selva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852282v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.09.029" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852234v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Apel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delbart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2009.05.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610365v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636209106070" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2009.10.022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194278v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shahdin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/181/1/012045" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851905v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.07.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851889v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851903v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921709341007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Belloeil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bosch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815540v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dr. Pr. Gourinat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401074v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Defoort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2716/1/012040" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400918v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985640v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Scarano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2526/1/012031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Guatelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dossat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Robin-Chabanne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401268v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Varotsou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401308v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierrot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapoujade" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guilpin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Legaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Chambe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858470v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981226v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1024/1/012057" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schmollgruber" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Bedouet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bartoli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0283" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02018751v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020824v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020826v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893699v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paroissien" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042818v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042813v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grippon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Lapoujade" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Chiambaretto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024370v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024419v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045709v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calandry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024371v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044397v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044381v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L'Haridon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaudron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Marchand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024376v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapoujade" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048287v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047922v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;gaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fascio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01405262v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lefrancois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047649v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047647v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414926v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29910-5_14" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049062v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sunday" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Avila-Martinez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047642v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047648v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047818v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villedieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051906v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmollgruber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bartoli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050308v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052009v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053407v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053903v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. De Poulpiquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183344v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maillet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fressinet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853144v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2013.6648956" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181496v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183252v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claro-Neto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183248v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12848" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851648v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ferraioli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lizy-Destrez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181495v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851680v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.281.141" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183245v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornette" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kerdreux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181577v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186962v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foucaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gautier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186847v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810956v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852755v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187938v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frame" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597894v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193366v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851875v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194595v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194621v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194348v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194598v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853232v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194597v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401013v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charpentier Gabin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ruffenach" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057267v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057555v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194635v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mezeix" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191721v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191718v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191720v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191716v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191713v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03406128v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Romero Millan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp4055" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055641v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055804v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568294v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Charpentier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingnan Guo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khaksarighiri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Benacquista" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Ehresmann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910244v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L'Haridon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marchand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>