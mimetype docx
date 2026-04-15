--- v0 (2026-03-09)
+++ v1 (2026-04-15)
@@ -106,352 +106,352 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La science-fiction au miroir du mythe dans les récits brefs de Günter Kunert</w:t>
+                <w:t xml:space="preserve">Les enfers de Thierry Di Rollo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Iehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58335/textesetcontextes.3423⟩</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58335/textesetcontextes.3381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420646v1</w:t>
+                <w:t xml:space="preserve">hal-04420623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enfers de Thierry Di Rollo</w:t>
+                <w:t xml:space="preserve">La science-fiction au miroir du mythe dans les récits brefs de Günter Kunert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Iehl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58335/textesetcontextes.3381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58335/textesetcontextes.3423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420623v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Novelettes astrales (1912) ou l’utopie subversive de Paul Scheerbart</w:t>
+                <w:t xml:space="preserve">La figure de Nietzsche dans Le combat avec le démon (1925), ou l’exaltation héroïque du tragique de l’esprit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Iehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16, </w:t>
+              <w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/resf.8658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/austriaca.2125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420584v1</w:t>
+                <w:t xml:space="preserve">hal-04420448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La figure de Nietzsche dans Le combat avec le démon (1925), ou l’exaltation héroïque du tragique de l’esprit</w:t>
+                <w:t xml:space="preserve">Les Novelettes astrales (1912) ou l’utopie subversive de Paul Scheerbart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Iehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 91, </w:t>
+              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/austriaca.2125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/resf.8658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420448v1</w:t>
+                <w:t xml:space="preserve">hal-04420584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impressions de voyage de quelques écrivains allemands à Venise : Goethe, Hermann Hesse, Rainer Maria Rilke</w:t>
               </w:r>
@@ -651,238 +651,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contre-cultures et littératures de langue allemande depuis 1960 - Entre utopies et subversion</w:t>
+                <w:t xml:space="preserve">Contre-cultures et littératures de langue allemande de 1960 à nos jours : entre utopies et subversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lapchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Iehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Geisenhanslüke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Peter Lang AG, 9, 2017, Genèses de Textes / Textgenesen, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Peter Lang, 8, pp.615, 2017, Genèses de textes</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420522v1</w:t>
+                <w:t xml:space="preserve">hal-01478580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contre-cultures et littératures de langue allemande de 1960 à nos jours : entre utopies et subversion</w:t>
+                <w:t xml:space="preserve">Contre-cultures et littératures de langue allemande depuis 1960 - Entre utopies et subversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lapchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Iehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lartillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Geisenhanslüke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Peter Lang, 8, pp.615, 2017, Genèses de textes</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Peter Lang AG, 9, 2017, Genèses de Textes / Textgenesen, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b11185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478580v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -894,173 +894,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La figure du maître dans &amp;quot;Maîtres anciens&amp;quot; de Thomas Bernhard</w:t>
+                <w:t xml:space="preserve">L’utopie à l’épreuve de la Troisième Guerre mondiale : „La République des savants“ (1857) d’Arno Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Iehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yves Iehl, Nadia Lapchine, Achim Geisenhanslüke, Françoise Lartillot. </w:t>
+              <w:t xml:space="preserve">Françoise Knopper; Marie-Christin Bugelnig; Lea Stephan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les figures tutélaires dans la prose et la poésie aux 20E et 21e siècles. Entre filiations, rejet et création</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, A paraître, Genèses de textes / Textgenesen</w:t>
+              <w:t xml:space="preserve">Utopies politiques : évaluations concrètes, visions pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Midi, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420474v1</w:t>
+                <w:t xml:space="preserve">hal-04420686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utopie à l’épreuve de la Troisième Guerre mondiale : „La République des savants“ (1857) d’Arno Schmidt</w:t>
+                <w:t xml:space="preserve">La figure du maître dans &amp;quot;Maîtres anciens&amp;quot; de Thomas Bernhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Iehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Françoise Knopper; Marie-Christin Bugelnig; Lea Stephan. </w:t>
+              <w:t xml:space="preserve">Yves Iehl, Nadia Lapchine, Achim Geisenhanslüke, Françoise Lartillot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utopies politiques : évaluations concrètes, visions pluridisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Midi, A paraître</w:t>
+              <w:t xml:space="preserve">Les figures tutélaires dans la prose et la poésie aux 20E et 21e siècles. Entre filiations, rejet et création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, A paraître, Genèses de textes / Textgenesen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420686v1</w:t>
+                <w:t xml:space="preserve">hal-04420474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les avatars du château romantique en Allemagne : de Eichendorff (&amp;quot;Le château Durande&amp;quot;) au &amp;quot;Château&amp;quot; de Kafka»</w:t>
               </w:r>
@@ -1301,51 +1301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Iehl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/textesetcontextes.3423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420623v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Constant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/textesetcontextes.3381" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420584v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.8658" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420448v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.2125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420669v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420562v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lapchine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Geisenhansl&#252;ke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lartillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1449106" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21897" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11185" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01478580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420686v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5180/le-chateau-allegorique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Iehl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Constant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/textesetcontextes.3381" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420646v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/textesetcontextes.3423" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420448v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.2125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420584v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.8658" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420669v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420562v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lapchine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Geisenhansl&#252;ke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lartillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1449106" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21897" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01478580v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420522v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11185" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420686v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5180/le-chateau-allegorique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>