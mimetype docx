--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -700,131 +700,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative role of plant mitochondria facing oxidative stress: The case of ozone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of Foliar Responses to O3 Stress as a Function of Phytotoxic O3 Dose in Hybrid Poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vollenweider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 159, pp.202 - 210. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.679852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2020.12.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.679852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493025v1</w:t>
+                <w:t xml:space="preserve">hal-03981723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging challenges of ozone impacts on asian plants: actions are needed to protect ecosystem health</w:t>
               </w:r>
@@ -938,959 +968,929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Foliar Responses to O3 Stress as a Function of Phytotoxic O3 Dose in Hybrid Poplar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vollenweider</w:t>
+                <w:t xml:space="preserve">Integrative role of plant mitochondria facing oxidative stress: The case of ozone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Le Thiec</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.679852. </w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.202 - 210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.679852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2020.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981723v1</w:t>
+                <w:t xml:space="preserve">hal-03493025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the main determinants of O3 tolerance in Euramerican poplar genotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of Detoxification Processes in Ozone Risk Assessment: Need to Integrate the Cellular Compartmentation of Antioxidants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Joffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cabané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.307⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ffgc.2019.00045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154587v1</w:t>
+                <w:t xml:space="preserve">hal-02943204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered stomatal dynamics of two Euramerican poplar genotypes submitted to successive ozone exposure and water deficit</w:t>
+                <w:t xml:space="preserve">Antioxidative responses of three oak species under ozone and water stress conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elisa Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasutomo Hoshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Olry</w:t>
+                <w:t xml:space="preserve">Lorenzo Cotrozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.06.110⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 647, pp.390-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265924v1</w:t>
+                <w:t xml:space="preserve">hal-02624570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Detoxification Processes in Ozone Risk Assessment: Need to Integrate the Cellular Compartmentation of Antioxidants?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Altered stomatal dynamics of two Euramerican poplar genotypes submitted to successive ozone exposure and water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mireille Cabané</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ffgc.2019.00045⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 252, pp.1687-1697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.06.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02943204v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidative responses of three oak species under ozone and water stress conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Untargeted Metabolomics Approach Reveals Diverse Responses of Pastinaca Sativa to Ozone and Wounding Stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasutomo Hoshika</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dusart</w:t>
+                <w:t xml:space="preserve">Gianni Galati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Cotrozzi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.413⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo9070153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624570v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted Metabolomics Approach Reveals Diverse Responses of Pastinaca Sativa to Ozone and Wounding Stresses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gandin</w:t>
+                <w:t xml:space="preserve">Integrated analysis of the detoxification responses of two Euramerican poplar genotypes exposed to ozone and water deficit: Focus on the ascorbate-glutathione cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 651 (2), pp.2365-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo9070153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02310109v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated analysis of the detoxification responses of two Euramerican poplar genotypes exposed to ozone and water deficit: Focus on the ascorbate-glutathione cycle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+                <w:t xml:space="preserve">Deciphering the main determinants of O3 tolerance in Euramerican poplar genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Collignon</w:t>
+                <w:t xml:space="preserve">Andrea Davrinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 651 (2), pp.2365-2379. </w:t>
+              <w:t xml:space="preserve">, 2019, 656, pp.681-690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154541v1</w:t>
+                <w:t xml:space="preserve">hal-02154587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Effects of Ozone and Drought on the Physiology and Membrane Lipids of Two Cowpea (Vigna unguiculata (L.) Walp) Cultivars</w:t>
               </w:r>
@@ -2049,51 +2049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cabané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2144,51 +2144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone sensing and early signaling in plants: An outline from the cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2278,64 +2278,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 206, pp.411 - 420. </w:t>
@@ -2533,77 +2533,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37 (9), pp.2064-2076. </w:t>
@@ -2781,303 +2781,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of knockout mutants suggests that [i]Arabidopsis[/i] NADP-MALIC ENZYME2 does not play an essential role in responses to oxidative stress of intracellular or extracellular origin</w:t>
+                <w:t xml:space="preserve">Capacity for NADPH regeneration in the leaves of two poplar genotypes differing in ozone sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengchun Li</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ata Allah Dghim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert194⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 148 (1), pp.36 - 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2012.01686.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268155v1</w:t>
+                <w:t xml:space="preserve">hal-01268117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity for NADPH regeneration in the leaves of two poplar genotypes differing in ozone sensitivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of knockout mutants suggests that [i]Arabidopsis[/i] NADP-MALIC ENZYME2 does not play an essential role in responses to oxidative stress of intracellular or extracellular origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengchun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Mhamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ata Allah Dghim</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyndie Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Noctor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2012.01686.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (12), pp.3605-3614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01268117v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ozone on stomatal responses to environmental parameters (blue light, red light, CO2 and vapour pressure deficit) in three Populus deltoides × Populus nigra genotypes</w:t>
               </w:r>
@@ -3102,51 +3102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3209,103 +3209,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of cytosolic isocitrate dehydrogenase and glutathione reductase 1 in photoperiod-influenced responses to ozone using Arabidopsis knockout mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ata Allah Dghim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Hazenfratz-Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (11), pp.1981 - 1991. </w:t>
@@ -3337,307 +3337,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forests under climate change and air pollution: Gaps in understanding and future directions for research</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. de Vries</w:t>
+                <w:t xml:space="preserve">Phosphoenolpyruvate is at the crossroads of leaf metabolic responses to ozone stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cabané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.07.007⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 195 (3), pp.512-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04211.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268392v1</w:t>
+                <w:t xml:space="preserve">hal-01268446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphoenolpyruvate is at the crossroads of leaf metabolic responses to ozone stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Forests under climate change and air pollution: Gaps in understanding and future directions for research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Matyssek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Calfapietra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dizengremel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160, pp.57 - 65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04211.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01268446v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A difference gel electrophoresis study on thylakoids isolated from poplar leaves reveals a negative impact of ozone exposure on membrane proteins</w:t>
               </w:r>
@@ -3891,90 +3891,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic-dependent changes in plant cell redox power after ozone exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4031,290 +4031,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00458112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone risk assessment for plants: central role of metabolism-dependent changes in reducing power</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Ozone-induced changes in photosynthesis and photorespiration of hybrid poplar in relation to the developmental stage of the leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Hazenfratz-Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Banvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.12.024⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 134 (4), pp.559-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2008.01160.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667153v1</w:t>
+                <w:t xml:space="preserve">hal-02667115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone-induced changes in photosynthesis and photorespiration of hybrid poplar in relation to the developmental stage of the leaves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ozone risk assessment for plants: central role of metabolism-dependent changes in reducing power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 156 (1), pp.11-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2008.01160.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02667115v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of atmospheric composition on plants : a case study of ozone and poplar</w:t>
               </w:r>
@@ -5029,51 +5029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63 (8), pp.849-859</w:t>
@@ -5288,344 +5288,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.T. Pham-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. da Guia Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 167, pp.233-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676581v1</w:t>
+                <w:t xml:space="preserve">hal-02672914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific form of thioredoxin h occurs in plant mitochondria and regulates the alternative oxidase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Gualberto</w:t>
+                <w:t xml:space="preserve">Identification in Vigna unguiculata (L.) Walp. of two cDNAs encoding mitochondrial alternative oxidase orthologous to soybean alternative oxidase genes 2a and 2b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hélio Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Hasenfratz-Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Pham-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. da Guia Silva Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 101 (40), pp.14545-14550</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 167, pp.233-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680989v1</w:t>
+                <w:t xml:space="preserve">hal-02676581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification in Vigna unguiculata (L.) Walp. of two cDNAs encoding mitochondrial alternative oxidase orthologous to soybean alternative oxidase genes 2a and 2b</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
+                <w:t xml:space="preserve">A specific form of thioredoxin h occurs in plant mitochondria and regulates the alternative oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gualberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 167, pp.233-239</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (40), pp.14545-14550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672914v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen concentration regulates alternative oxidase expression in barley roots during hypoxia and post-hypoxia</w:t>
               </w:r>
@@ -5792,51 +5792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 24, pp.123-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6025,51 +6025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 114, pp.129-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6272,90 +6272,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the ascorbate-glutathione cycle in leaves of poplar exposed to combined stresses (ozone and/or drought).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6397,77 +6397,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poplar submitted to a succession of ozone and drought stresses : dynamic of stomatal responses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6505,64 +6505,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant capacity in poplar exposed to ozone and/or drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6613,103 +6613,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detoxification and NADPH regeneration in plants submitted to oxidative stress (O3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ata Allah Dghim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Hazenfratz-Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ozone and Plants, Beijing (China),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Pékin, China</w:t>
@@ -6751,77 +6751,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des déshydrogénases dans les processus de détoxication cellulaire pour les plantes en situation de stress oxydant (O3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ata Allah Dghim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Hazenfratz-Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6857,734 +6857,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in ascorbate and glutathione pools under chronic ozone exposure in different plant species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
+                <w:t xml:space="preserve">Ozone effects on stomatal responses to environmental parameters (blue light, red light, CO2 and VPD) in three poplar genotypes and the study of gene expression on guard cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marien Havé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Hasnefratz-Sauder</w:t>
+                <w:t xml:space="preserve">Nathalie Ningre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Abiotic Stress Tolerance II (PAST 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vienna International Science Conferences and Events Association. AUT., Feb 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">29. New Phytologist Symposium. Stomata 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192345v1</w:t>
+                <w:t xml:space="preserve">hal-01267903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone effects on stomatal responses to environmental parameters (blue light, red light, CO2 and VPD) in three poplar genotypes and the study of gene expression on guard cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Cohen</w:t>
+                <w:t xml:space="preserve">Antioxidant responses in maize leaves (Zea mays L.) submitted to chronic ozone exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuza Felix Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ningre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Gérard</w:t>
+                <w:t xml:space="preserve">Olivier Bethenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. New Phytologist Symposium. Stomata 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom. n.p</w:t>
+              <w:t xml:space="preserve">7. congrès des Jeunes Chercheurs de la Société Française de Biologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jul 2012, Grenoble, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267903v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant responses in maize leaves (Zea mays L.) submitted to chronic ozone exposure</w:t>
+                <w:t xml:space="preserve">Uncoupling proteins (AOX, pUCP and PTOX) from cowpea plants submitted to ozone exposure, drought stress and a combination of both</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuza Felix Gomes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Francesco Yuri Maia de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Moura Reboucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bethenod</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Hélio Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. congrès des Jeunes Chercheurs de la Société Française de Biologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jul 2012, Grenoble, France. 1 p</w:t>
+              <w:t xml:space="preserve">7. Congrès des Jeunes Chercheurs de la SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192344v1</w:t>
+                <w:t xml:space="preserve">hal-01192346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncoupling proteins (AOX, pUCP and PTOX) from cowpea plants submitted to ozone exposure, drought stress and a combination of both</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ozone-induced detoxification processes in three &amp;lt;em&amp;gt;populus&amp;lt;/em&amp;gt; genotypes: metabolomic and molecular approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Yuri Maia de Sousa</w:t>
+                <w:t xml:space="preserve">M. Keski-Saari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keinanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Moura Reboucas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">José Hélio Costa</w:t>
+                <w:t xml:space="preserve">S. Kontunen Soppela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Congrès des Jeunes Chercheurs de la SFBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jul 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Joint International Conference “Biological Reactions of Forests to Climate Change and Air Pollution”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., May 2012, Kaunas, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192346v1</w:t>
+                <w:t xml:space="preserve">hal-02745486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone-induced detoxification processes in three &amp;lt;em&amp;gt;populus&amp;lt;/em&amp;gt; genotypes: metabolomic and molecular approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+                <w:t xml:space="preserve">Changes in ascorbate and glutathione pools under chronic ozone exposure in different plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Keski-Saari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Keinanen</w:t>
+                <w:t xml:space="preserve">Marien Havé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kontunen Soppela</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Cohen</w:t>
+                <w:t xml:space="preserve">Marie-Paule Hasnefratz-Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference “Biological Reactions of Forests to Climate Change and Air Pollution”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., May 2012, Kaunas, Lithuania</w:t>
+              <w:t xml:space="preserve">Plant Abiotic Stress Tolerance II (PAST 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vienna International Science Conferences and Events Association. AUT., Feb 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745486v1</w:t>
+                <w:t xml:space="preserve">hal-01192345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detoxification capacity of poplar exposed to ozone: intraspecific variability of three Populus x euramericana genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ata Allah Dghim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ozone, climate change and forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. 77 p</w:t>
@@ -7607,536 +7607,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability to ozone in anthropized ecosystems. Which risks for 2020-2030?</w:t>
+                <w:t xml:space="preserve">Vulnerability to ozone in anthropized ecosystems. Improvement of the threshold for risk assessment (VULNOZ project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Castell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Research, Monitoring and Modelling in the Study of Climate Change and Air Pollution Impacts on Forest Ecosystems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">1er Colloque national d'Ecologie Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813773v1</w:t>
+                <w:t xml:space="preserve">hal-01192222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability to ozone in anthropized ecosystems. Improvement of the threshold for risk assessment (VULNOZ project)</w:t>
+                <w:t xml:space="preserve">Vulnerability to ozone in anthropized ecosystems. Which risks for 2020-2030?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque national d'Ecologie Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">Congrès ACCAE "Adaptation au changement climatique de l'agriculture et des écosystèmes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192222v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability to ozone in anthropized ecosystems. Which risks for 2020-2030?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Improving the determination of the effective ozone flux in tree leaves for issuing a sub-model to be integrated in models predicting ozone risks to forest ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ACCAE "Adaptation au changement climatique de l'agriculture et des écosystèmes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. n.p</w:t>
+              <w:t xml:space="preserve">Research, monitoring and modelling in the study of climate change and air pollution impacts on forest ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Rome, Italy. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192284v1</w:t>
+                <w:t xml:space="preserve">hal-02816907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the determination of the effective ozone flux in tree leaves for issuing a sub-model to be integrated in models predicting ozone risks to forest ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnerability to ozone in anthropized ecosystems. Which risks for 2020-2030?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research, monitoring and modelling in the study of climate change and air pollution impacts on forest ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Rome, Italy. 25 p</w:t>
+              <w:t xml:space="preserve">International Conference "Research, Monitoring and Modelling in the Study of Climate Change and Air Pollution Impacts on Forest Ecosystems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816907v1</w:t>
+                <w:t xml:space="preserve">hal-02813773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic-dependent changes in plant cell redox power after ozone exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8178,90 +8178,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des agro-systèmes à l'ozone. Quels risques à l'horizon 2020-2030 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8312,90 +8312,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of metabolic-dependent changes on reducing power in the determination of ozone risk threshold for higher plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Conference of Polish Society of Experimental Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Polish Society of Experimental Plant Biology. POL., Sep 2009, Cracovie, Poland</w:t>
@@ -8418,627 +8418,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ozone on respiratory and photorespiratory parameters in relation to the developmental stages of poplar leaves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The coupling of reducing power and stomatal conductance could improve the effective ozone uptake concept in a risk assessment model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bagard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joelle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Congress of the Federation of European Societies of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Tampere, Finland. n.p</w:t>
+              <w:t xml:space="preserve">APGC Symposium. Plant Metabolism, Air Pollution and Global Change : Plant Functioning in a Changing Global Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Melbourne, Australia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821364v1</w:t>
+                <w:t xml:space="preserve">hal-02816524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing power dependent on metabolic changes as an indicator for ozone effective phytotoxicity</w:t>
+                <w:t xml:space="preserve">Intégration d'un module de détoxication métabolisme-dépendant dans un modèle d'évaluation des risques encourus par les arbres soumis à l'ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. IUFRO Conference for Specialists in Air Pollution and Climate Change Effects on Forest Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Murten, Switzerland. 9 p</w:t>
+              <w:t xml:space="preserve">Séminaire du Groupe d'Etude de l'Arbre : "La Plasticité phénotypique des arbres"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Montpellier, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820536v1</w:t>
+                <w:t xml:space="preserve">hal-02824515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coupling of reducing power and stomatal conductance could improve the effective ozone uptake concept in a risk assessment model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Impacts et Flux d'Ozone sur les couverts végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APGC Symposium. Plant Metabolism, Air Pollution and Global Change : Plant Functioning in a Changing Global Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Melbourne, Australia. 1 p</w:t>
+              <w:t xml:space="preserve">Réunion du projet IFLOZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816524v1</w:t>
+                <w:t xml:space="preserve">hal-02814184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts et Flux d'Ozone sur les couverts végétaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Effect of ozone on respiratory and photorespiratory parameters in relation to the developmental stages of poplar leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Banvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du projet IFLOZ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, France. n.p</w:t>
+              <w:t xml:space="preserve">XVI Congress of the Federation of European Societies of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Tampere, Finland. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814184v1</w:t>
+                <w:t xml:space="preserve">hal-02821364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d'un module de détoxication métabolisme-dépendant dans un modèle d'évaluation des risques encourus par les arbres soumis à l'ozone</w:t>
+                <w:t xml:space="preserve">Reducing power dependent on metabolic changes as an indicator for ozone effective phytotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupe d'Etude de l'Arbre : "La Plasticité phénotypique des arbres"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Montpellier, France. 31 p</w:t>
+              <w:t xml:space="preserve">23. IUFRO Conference for Specialists in Air Pollution and Climate Change Effects on Forest Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Murten, Switzerland. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824515v1</w:t>
+                <w:t xml:space="preserve">hal-02820536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9181,51 +9181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct responses to ozone of stomata in three poplar genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9233,51 +9233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Challenges of Air Pollution and Climate Change to Forests. IUFRO 2015 International congress.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nice, France. 2015, IUFRO International Congress GreenInUrbs &amp; IUFRO RG 7.01. Global Challenges of Air Pollution and Climate Change to Forests. 1-5 June 2015, Nice</w:t>
@@ -9306,103 +9306,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of poplar to the combination of ozone and drought: special focus on glutathione metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Challenges of Air Pollution and Climate Change to Forests. IUFRO 2015 International congress.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nice, France. 2015, IUFRO International Congress GreenInUrbs &amp; IUFRO RG 7.01. Global Challenges of Air Pollution and Climate Change to Forests. 1-5 June 2015, Nice</w:t>
@@ -9483,51 +9483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markku Keinanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kontunen Soppela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe FESPB/EPSO Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 2014</w:t>
@@ -9556,51 +9556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant capacity in the leaves of poplar plants after a long-term exposure to ozone in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Havé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Laffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9608,51 +9608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. SFBV meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France. 2011</w:t>
@@ -9681,90 +9681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Acute Ozone Treatment on Carbon Metabolism Enzymes of Arabidopsis thaliana mutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ata Allah Dghim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9819,90 +9819,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing power dependent on metabolic changes could improve the determination of ozone risk threshold for higher plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference "Plant Abiotic Stress - from signaling to development"Cost Action FA0605</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Tartu, Estonia. n.p., 2009</w:t>
@@ -9925,243 +9925,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is AOX expression controlled by hormones under oxidative stress ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de l'ozone sur les plantes : comparaison entre peuplier et maïs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brosche</w:t>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaakko Kangasjärvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxygen Metabolism, ROS Meeting of the Plant Oxygen Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Bristol, Germany. n.p., 2005</w:t>
+              <w:t xml:space="preserve">Journées interdisciplinaires Qualité de l'Air. Association pour la prévention de la Pollution Atmosphérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Saint Martin d'Hères, France. pp.inc., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831728v1</w:t>
+                <w:t xml:space="preserve">hal-02828017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'ozone sur les plantes : comparaison entre peuplier et maïs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is AOX expression controlled by hormones under oxidative stress ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brosche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
+                <w:t xml:space="preserve">Jaakko Kangasjärvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées interdisciplinaires Qualité de l'Air. Association pour la prévention de la Pollution Atmosphérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Saint Martin d'Hères, France. pp.inc., 2005</w:t>
+              <w:t xml:space="preserve">Oxygen Metabolism, ROS Meeting of the Plant Oxygen Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bristol, Germany. n.p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828017v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10179,103 +10179,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative leaf-level phytotoxic ozone dose assessment for forest risk modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andree Tuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate change, air pollution and global challenges: Understanding and perspectives from forest research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 648 p., 2013, Developments in Environmental Science, 978-0-08-098349-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10528,51 +10528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87F2B488"/>
+    <w:nsid w:val="E3A54A90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10759,51 +10759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-jolivet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126044961" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312582v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Joffe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Tosens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Niinemets" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15049" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327097v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Turc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Caban&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schaub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vollenweider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0282006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981724v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gandin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2020.12.019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhong Feng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenios Agathokleous" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Oksanen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paoletti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20964129.2021.1911602" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.679852" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Davrinche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.307" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8MKVM5B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265924v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Olry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bur&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.06.110" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624570v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pellegrini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasutomo Hoshika" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cotrozzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.413" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Galati" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9070153" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154541v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Collignon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.367" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-852K5NDN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02998652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Moura Rebou&#231;as" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Maia de Sousa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Costa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants6010014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0580-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.11.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557454v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasenfratz-Sauder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.07.046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keski-Saari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keinanen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ningre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268954v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12293" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bohler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Sergeant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hausman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200193" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17EF81993611D456C0BC90C85C51F0DCFEA33318/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268155v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchun Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Mhamdi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndie Clement" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert194" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ata Allah Dghim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01686.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BV1J49J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268444v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.09.026" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW6432QP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hazenfratz-Sauder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12104" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268392v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matyssek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wieser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calfapietra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Vries" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.07.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91DTRG5R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268446v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04211.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hausman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr1012009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Jolivet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq082" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00458112v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2009.00261.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C4CA2F856BAB16B3B7E5C52675C9139F6572F75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667153v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bagard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.12.024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J78GNSZN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667115v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Banvoy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle G&#233;rard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01160.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665990v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.20202" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; H&#233;lio Costa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Graciela Orellano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Guia Silva Lima" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2006.04.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZKD5FVZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665582v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01629.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660911v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhssin Oufir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plenchon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600822" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78EB5D59C732A7C691AFFA79C9EED1E89EE7F737/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.7.1027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884035v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656239v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006068" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676581v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#233;lio Costa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Hasenfratz-Sauder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Pham-Thi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. da Guia Silva Lima" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680989v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gualberto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672914v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675595v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozena Szal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rychter" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1399-3054.2003.00161" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB09Z40T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672366v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pelloux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fontaine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694912v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lima-Junior" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernandes de Melo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Orellano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696055v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(96)04325-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/066DDFDD4CE994CB1BF60A21C24C1FFCB55969A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711374v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. de Melo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Facantha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Filho" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Lima" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949263v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Thiec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949253v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949498v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743184v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809485v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192345v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasnefratz-Sauder" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267903v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192344v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza Felix Gomes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192346v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Yuri Maia de Sousa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Moura Reboucas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745486v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keski-Saari" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747174v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813773v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192222v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192284v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816907v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816130v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818073v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822609v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821364v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820536v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816524v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814184v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824515v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139796v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pavlovic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269109v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269110v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269115v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Keski-Saari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Keinanen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744506v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laffray" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818304v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821503v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831728v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brosche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Kangasj&#228;rvi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828017v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192475v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Tuzet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranieri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Vincent" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Bedon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Bonhomme" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/178316.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-jolivet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126044961" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312582v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Joffe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Tosens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Niinemets" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15049" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327097v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Turc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Caban&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schaub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vollenweider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0282006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981724v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gandin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.679852" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhong Feng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenios Agathokleous" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Oksanen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paoletti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20964129.2021.1911602" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493025v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2020.12.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943204v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pellegrini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasutomo Hoshika" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cotrozzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.413" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265924v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Olry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bur&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.06.110" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Galati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9070153" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154541v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Collignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.367" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-852K5NDN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154587v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Davrinche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.307" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8MKVM5B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02998652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Moura Rebou&#231;as" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Maia de Sousa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Costa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants6010014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0580-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.11.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557454v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasenfratz-Sauder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.07.046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keski-Saari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keinanen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ningre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268954v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12293" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bohler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Sergeant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hausman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200193" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17EF81993611D456C0BC90C85C51F0DCFEA33318/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268117v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ata Allah Dghim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01686.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BV1J49J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchun Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Mhamdi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndie Clement" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert194" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268444v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.09.026" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW6432QP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hazenfratz-Sauder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12104" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04211.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matyssek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wieser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calfapietra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Vries" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.07.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91DTRG5R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hausman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr1012009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Jolivet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq082" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00458112v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2009.00261.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C4CA2F856BAB16B3B7E5C52675C9139F6572F75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bagard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Banvoy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle G&#233;rard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01160.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667153v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.12.024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J78GNSZN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665990v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.20202" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; H&#233;lio Costa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Graciela Orellano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Guia Silva Lima" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2006.04.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZKD5FVZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665582v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01629.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660911v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhssin Oufir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plenchon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600822" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78EB5D59C732A7C691AFFA79C9EED1E89EE7F737/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.7.1027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884035v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656239v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006068" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672914v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#233;lio Costa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Hasenfratz-Sauder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Pham-Thi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. da Guia Silva Lima" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676581v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680989v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gualberto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675595v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozena Szal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rychter" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1399-3054.2003.00161" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB09Z40T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672366v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pelloux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fontaine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694912v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lima-Junior" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernandes de Melo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Orellano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696055v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(96)04325-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/066DDFDD4CE994CB1BF60A21C24C1FFCB55969A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711374v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. de Melo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Facantha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Filho" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Lima" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949263v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Thiec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949253v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949498v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743184v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809485v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192344v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza Felix Gomes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Yuri Maia de Sousa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Moura Reboucas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745486v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keski-Saari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192345v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasnefratz-Sauder" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747174v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192222v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192284v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816907v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813773v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816130v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818073v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822609v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816524v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824515v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814184v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821364v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820536v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139796v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pavlovic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269109v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269110v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269115v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Keski-Saari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Keinanen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744506v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laffray" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818304v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821503v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828017v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831728v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brosche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Kangasj&#228;rvi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192475v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Tuzet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranieri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Vincent" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Bedon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Bonhomme" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/178316.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>