--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -4031,290 +4031,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00458112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone-induced changes in photosynthesis and photorespiration of hybrid poplar in relation to the developmental stage of the leaves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ozone risk assessment for plants: central role of metabolism-dependent changes in reducing power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2008.01160.x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 156 (1), pp.11-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667115v1</w:t>
+                <w:t xml:space="preserve">hal-02667153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone risk assessment for plants: central role of metabolism-dependent changes in reducing power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
+                <w:t xml:space="preserve">Ozone-induced changes in photosynthesis and photorespiration of hybrid poplar in relation to the developmental stage of the leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Hazenfratz-Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Banvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.12.024⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 134 (4), pp.559-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2008.01160.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667153v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of atmospheric composition on plants : a case study of ozone and poplar</w:t>
               </w:r>
@@ -4428,307 +4428,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative oxidase regulation in roots of Vigna unguiculata cultivars differing in drought/salt tolerance</w:t>
+                <w:t xml:space="preserve">Quantitative trait loci of tolerance to waterlogging in a European Oak (&amp;lt;em&amp;gt;Quercus Robur&amp;lt;/em&amp;gt; L.): physiological relevance and temporal effect patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Hélio Costa</w:t>
+                <w:t xml:space="preserve">Julien Parelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Zapater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Jolivet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria da Guia Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2006.04.001⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (4), pp.422-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2006.01629.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658446v1</w:t>
+                <w:t xml:space="preserve">hal-02665582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci of tolerance to waterlogging in a European Oak (&amp;lt;em&amp;gt;Quercus Robur&amp;lt;/em&amp;gt; L.): physiological relevance and temporal effect patterns</w:t>
+                <w:t xml:space="preserve">Alternative oxidase regulation in roots of Vigna unguiculata cultivars differing in drought/salt tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Parelle</w:t>
+                <w:t xml:space="preserve">José Hélio Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Zapater</w:t>
+                <w:t xml:space="preserve">Elena Graciela Orellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Jolivet</w:t>
+                <w:t xml:space="preserve">Maria da Guia Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 164 (6), pp.718-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2006.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2006.01629.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665582v1</w:t>
+                <w:t xml:space="preserve">hal-02658446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DiGE analysis of developing poplar leaves subjected to ozone reveals major changes in carbon metabolism</w:t>
               </w:r>
@@ -4860,51 +4860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra- and interspecific diversity in the response to waterlogging of two co-occurring white oak species (Quercus robur and Q. petraea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4977,51 +4977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in morphological and physiological responses to water-logging between two sympatric oak species (Quercus petraea [Matt.] Liebl., Quercus robur L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5102,51 +5102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in morphological and physiological responses to water-logging between two sympatric oak species (Q. Petraea [Matt.] Lieb., Q. Robur L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7165,51 +7165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Hélio Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congrès des Jeunes Chercheurs de la SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jul 2012, Grenoble, France</w:t>
@@ -8418,152 +8418,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coupling of reducing power and stomatal conductance could improve the effective ozone uptake concept in a risk assessment model</w:t>
+                <w:t xml:space="preserve">Impacts et Flux d'Ozone sur les couverts végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APGC Symposium. Plant Metabolism, Air Pollution and Global Change : Plant Functioning in a Changing Global Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Melbourne, Australia. 1 p</w:t>
+              <w:t xml:space="preserve">Réunion du projet IFLOZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816524v1</w:t>
+                <w:t xml:space="preserve">hal-02814184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration d'un module de détoxication métabolisme-dépendant dans un modèle d'évaluation des risques encourus par les arbres soumis à l'ozone</w:t>
               </w:r>
@@ -8651,148 +8647,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts et Flux d'Ozone sur les couverts végétaux</w:t>
+                <w:t xml:space="preserve">The coupling of reducing power and stomatal conductance could improve the effective ozone uptake concept in a risk assessment model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du projet IFLOZ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, France. n.p</w:t>
+              <w:t xml:space="preserve">APGC Symposium. Plant Metabolism, Air Pollution and Global Change : Plant Functioning in a Changing Global Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Melbourne, Australia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814184v1</w:t>
+                <w:t xml:space="preserve">hal-02816524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ozone on respiratory and photorespiratory parameters in relation to the developmental stages of poplar leaves</w:t>
               </w:r>
@@ -8817,64 +8817,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Banvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Congress of the Federation of European Societies of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Tampere, Finland. n.p</w:t>
@@ -10528,51 +10528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3A54A90"/>
+    <w:nsid w:val="7821C02F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10759,51 +10759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-jolivet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126044961" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312582v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Joffe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Tosens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Niinemets" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15049" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327097v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Turc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Caban&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schaub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vollenweider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0282006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981724v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gandin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.679852" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhong Feng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenios Agathokleous" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Oksanen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paoletti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20964129.2021.1911602" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493025v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2020.12.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943204v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pellegrini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasutomo Hoshika" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cotrozzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.413" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265924v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Olry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bur&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.06.110" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Galati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9070153" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154541v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Collignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.367" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-852K5NDN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154587v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Davrinche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.307" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8MKVM5B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02998652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Moura Rebou&#231;as" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Maia de Sousa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Costa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants6010014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0580-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.11.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557454v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasenfratz-Sauder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.07.046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keski-Saari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keinanen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ningre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268954v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12293" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bohler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Sergeant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hausman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200193" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17EF81993611D456C0BC90C85C51F0DCFEA33318/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268117v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ata Allah Dghim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01686.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BV1J49J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchun Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Mhamdi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndie Clement" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert194" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268444v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.09.026" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW6432QP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hazenfratz-Sauder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12104" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04211.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matyssek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wieser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calfapietra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Vries" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.07.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91DTRG5R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hausman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr1012009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Jolivet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq082" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00458112v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2009.00261.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C4CA2F856BAB16B3B7E5C52675C9139F6572F75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bagard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Banvoy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle G&#233;rard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01160.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667153v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.12.024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J78GNSZN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665990v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.20202" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; H&#233;lio Costa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Graciela Orellano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Guia Silva Lima" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2006.04.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZKD5FVZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665582v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01629.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660911v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhssin Oufir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plenchon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600822" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78EB5D59C732A7C691AFFA79C9EED1E89EE7F737/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.7.1027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884035v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656239v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006068" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672914v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#233;lio Costa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Hasenfratz-Sauder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Pham-Thi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. da Guia Silva Lima" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676581v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680989v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gualberto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675595v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozena Szal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rychter" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1399-3054.2003.00161" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB09Z40T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672366v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pelloux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fontaine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694912v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lima-Junior" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernandes de Melo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Orellano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696055v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(96)04325-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/066DDFDD4CE994CB1BF60A21C24C1FFCB55969A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711374v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. de Melo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Facantha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Filho" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Lima" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949263v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Thiec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949253v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949498v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743184v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809485v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192344v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza Felix Gomes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Yuri Maia de Sousa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Moura Reboucas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745486v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keski-Saari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192345v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasnefratz-Sauder" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747174v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192222v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192284v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816907v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813773v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816130v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818073v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822609v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816524v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824515v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814184v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821364v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820536v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139796v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pavlovic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269109v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269110v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269115v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Keski-Saari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Keinanen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744506v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laffray" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818304v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821503v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828017v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831728v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brosche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Kangasj&#228;rvi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192475v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Tuzet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranieri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Vincent" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Bedon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Bonhomme" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/178316.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-jolivet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126044961" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312582v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Joffe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Tosens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Niinemets" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15049" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327097v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Turc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Caban&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schaub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vollenweider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0282006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981724v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gandin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.679852" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhong Feng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenios Agathokleous" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Oksanen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paoletti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20964129.2021.1911602" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493025v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2020.12.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943204v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pellegrini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasutomo Hoshika" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cotrozzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.413" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265924v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Olry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bur&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.06.110" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Galati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9070153" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154541v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Collignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.367" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-852K5NDN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154587v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Davrinche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.307" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8MKVM5B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02998652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Moura Rebou&#231;as" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Maia de Sousa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Costa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants6010014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0580-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.11.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557454v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasenfratz-Sauder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.07.046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keski-Saari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keinanen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ningre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268954v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12293" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bohler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Sergeant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hausman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200193" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17EF81993611D456C0BC90C85C51F0DCFEA33318/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268117v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ata Allah Dghim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01686.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BV1J49J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchun Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Mhamdi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndie Clement" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert194" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268444v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.09.026" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW6432QP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hazenfratz-Sauder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12104" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04211.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matyssek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wieser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calfapietra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Vries" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.07.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91DTRG5R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hausman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr1012009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Jolivet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq082" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00458112v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2009.00261.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C4CA2F856BAB16B3B7E5C52675C9139F6572F75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667153v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bagard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.12.024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J78GNSZN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667115v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Banvoy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle G&#233;rard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01160.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665990v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.20202" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665582v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01629.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658446v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; H&#233;lio Costa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Graciela Orellano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Guia Silva Lima" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2006.04.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZKD5FVZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660911v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhssin Oufir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plenchon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600822" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78EB5D59C732A7C691AFFA79C9EED1E89EE7F737/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.7.1027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884035v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656239v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006068" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672914v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#233;lio Costa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Hasenfratz-Sauder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Pham-Thi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. da Guia Silva Lima" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676581v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680989v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gualberto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675595v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozena Szal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rychter" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1399-3054.2003.00161" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB09Z40T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672366v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pelloux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fontaine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694912v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lima-Junior" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernandes de Melo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Orellano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696055v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(96)04325-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/066DDFDD4CE994CB1BF60A21C24C1FFCB55969A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711374v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. de Melo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Facantha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Filho" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Lima" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949263v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Thiec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949253v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949498v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743184v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809485v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192344v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza Felix Gomes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Yuri Maia de Sousa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Moura Reboucas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745486v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keski-Saari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192345v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasnefratz-Sauder" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747174v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192222v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192284v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816907v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813773v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816130v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818073v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822609v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814184v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824515v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816524v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821364v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820536v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139796v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pavlovic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269109v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269110v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269115v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Keski-Saari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Keinanen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744506v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laffray" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818304v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821503v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828017v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831728v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brosche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Kangasj&#228;rvi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192475v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Tuzet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranieri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Vincent" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Bedon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Bonhomme" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/178316.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>