--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -2333,173 +2333,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1568. Resistir a la monarquía de Felipe II. De Flandes a las Alpujarras</w:t>
+                <w:t xml:space="preserve">Entre Mars, Janus et Mercure : les marchands comme acteurs de la réconciliation des Pays-Bas espagnols (années 1570-1609)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Junot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Xosé M. Nuñez Seixas. </w:t>
+              <w:t xml:space="preserve">Jean-Philippe Priotti; Bertrand Haan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historia mundial de España</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Planeta, pp.273-279, 2018, 978-84-233-5461-0</w:t>
+              <w:t xml:space="preserve">Une Europe des affaires (XVIe-XVIIIe siècles). Mobilités, échanges et identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang B, pp.45-71, 2018, 978-2-8076-0825-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320128v1</w:t>
+                <w:t xml:space="preserve">hal-04320130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Mars, Janus et Mercure : les marchands comme acteurs de la réconciliation des Pays-Bas espagnols (années 1570-1609)</w:t>
+                <w:t xml:space="preserve">1568. Resistir a la monarquía de Felipe II. De Flandes a las Alpujarras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Junot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Philippe Priotti; Bertrand Haan. </w:t>
+              <w:t xml:space="preserve">Xosé M. Nuñez Seixas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une Europe des affaires (XVIe-XVIIIe siècles). Mobilités, échanges et identités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang B, pp.45-71, 2018, 978-2-8076-0825-2</w:t>
+              <w:t xml:space="preserve">Historia mundial de España</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Planeta, pp.273-279, 2018, 978-84-233-5461-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320130v1</w:t>
+                <w:t xml:space="preserve">hal-04320128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huir y volver durante la Guerra de Flandes (1566-1609)</w:t>
               </w:r>
@@ -3118,51 +3118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05049924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violet Soen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Junot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HW-EB.5.116057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04319986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BURG-EB.5.116438" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03699751v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503582993-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04319973v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04319475v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mariage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04319465v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.57342" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04683561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kervyn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04722784v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04307321v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04302694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jemc-2019-2003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04307323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Ruiz Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25293/philostrato.2018.04" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04319447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/chdj.2017.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04319451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.415.0233" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04319452v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.400.0713" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04319454v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.395.0327" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04319457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rnord.2000.2985" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04307079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04307325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03699761v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04319999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04320004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03699770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04320001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04307330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04320006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04320127v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14884" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04320128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04320130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04320129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05050044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05050006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05049969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05050085v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05050060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05049924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violet Soen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Junot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HW-EB.5.116057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04319986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BURG-EB.5.116438" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03699751v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503582993-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04319973v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04319475v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mariage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04319465v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.57342" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04683561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kervyn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04722784v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04307321v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04302694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jemc-2019-2003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04307323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Ruiz Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25293/philostrato.2018.04" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04319447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/chdj.2017.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04319451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.415.0233" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04319452v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.400.0713" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04319454v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.395.0327" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04319457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rnord.2000.2985" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04307079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04307325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03699761v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04319999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04320004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03699770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04320001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04307330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04320006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04320127v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14884" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04320130v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04320128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04320129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05050044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05050006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05049969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05050085v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05050060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>