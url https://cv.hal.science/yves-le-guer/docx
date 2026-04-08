--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -223,559 +223,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimum of the energy transfer efficiency in the generation of waves by subaerial landslides</w:t>
+                <w:t xml:space="preserve">Prediction of head losses for clogged inclined narrow bar rack system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+                <w:t xml:space="preserve">Guillaume Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir H Parvin</w:t>
+                <w:t xml:space="preserve">Ludovic Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal El Omari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Guer</w:t>
+                <w:t xml:space="preserve">Cécile Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Louis-Napoléon</w:t>
+                <w:t xml:space="preserve">Xavier Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (1), pp.729. </w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (3), pp.374-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02740-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00221686.2025.2503771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383634v1</w:t>
+                <w:t xml:space="preserve">hal-05148962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of head losses for clogged inclined narrow bar rack system</w:t>
+                <w:t xml:space="preserve">On the optimum of the energy transfer efficiency in the generation of waves by subaerial landslides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bon</w:t>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Chatellier</w:t>
+                <w:t xml:space="preserve">Amir H Parvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Casiot</w:t>
+                <w:t xml:space="preserve">Aurélie Louis-Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63 (3), pp.374-391. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00221686.2025.2503771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02740-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148962v1</w:t>
+                <w:t xml:space="preserve">hal-05383634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet-induced mixing mechanisms in a novel pond geometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing the extraction of C-phycocyanin and water-soluble metabolites from Arthrospira platensis using pulsed electric field technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Cimino</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángela Sánchez-Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Unterholzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Parsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0308378⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 407, pp.59-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2025.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444096v1</w:t>
+                <w:t xml:space="preserve">hal-05222603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the extraction of C-phycocyanin and water-soluble metabolites from Arthrospira platensis using pulsed electric field technology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Parsy</w:t>
+                <w:t xml:space="preserve">Jet-induced mixing mechanisms in a novel pond geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Skifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Adrien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrés Cimino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 407, pp.59-69. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2025.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0308378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222603v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilot-scale cultivation of Arthrospira platensis using pretreated anaerobic digestate and geothermal water: A comparative study</w:t>
               </w:r>
@@ -895,103 +895,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure Loss Modeling for Multi-Stage Obstacles in Pressurized Ducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (14), pp.3505. </w:t>
@@ -1042,64 +1042,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of OpenFOAM with respect to the elementary processes involved in the generation of waves by subaerial landslides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Parvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1306,51 +1306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1453,51 +1453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Michelena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángela Sánchez-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Sambusiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1574,51 +1574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Aldor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1708,51 +1708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,291 +1810,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active chaotic mixing in a channel with rotating arc-walls</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear stability analysis of Marangoni mixed convection flow for nanofluids in a horizontal open channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Souhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feddaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.024502⟩</w:t>
+              <w:t xml:space="preserve">Thermophysics and Aeromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (3), pp.383-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0869864321030082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156220v1</w:t>
+                <w:t xml:space="preserve">hal-05519382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear stability analysis of Marangoni mixed convection flow for nanofluids in a horizontal open channel</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Active chaotic mixing in a channel with rotating arc-walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermophysics and Aeromechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (3), pp.383-399. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0869864321030082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.024502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519382v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate numerical modeling of convective heat transfer coefficient for a high power PLA-core toroidal electromagnetic coupler subject to cooling</w:t>
               </w:r>
@@ -2357,51 +2357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timescales of Water Accumulation in Magmas and Implications for Short Warning Times of Explosive Eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,51 +2612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of micro-dispersed PCM-composite boards behavior in a buiding's wall for different seasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2729,51 +2729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of chaotic advection on the timescales of cooling and crystallization of magma bodies at mid crustal levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2833,51 +2833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooling of a Magmatic System Under Thermal Chaotic Mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2976,1077 +2976,1089 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 764, pp.250-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2014.693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Stability Analysis of Poiseuille-Bénard-Marangoni Flow in a Horizontal Infinite Liquid Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Bammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54, pp.126-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2014.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh-Bénard-Marangoni Convection in an Open Cylindrical Container Heated by a Non-Uniform Flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Es Sakhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 86, pp.198-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2014.06.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Porous Emulsion-Templated Monoliths Using a Low-Energy Emulsification Batch Mixer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Forgacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (3), pp.683-691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10924-013-0575-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of shape of container on natural convection and melting inside enclosures used for passive cooling of electronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (14-15), pp.3022-3035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2011.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522521v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties of non-crystallizable oil-in-water highly concentrated emulsions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">2D-infrared thermography monitoring of ultrasound-assisted polymerization of water-soluble monomer in a gel process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rigolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bombled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ehrenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2010.12.006⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (11), pp.4462-4469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma200706j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01598469v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-infrared thermography monitoring of ultrasound-assisted polymerization of water-soluble monomer in a gel process</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal properties of non-crystallizable oil-in-water highly concentrated emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ehrenfeld</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Abdelmajid Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grassl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (11), pp.4462-4469. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 382 (1-3), pp.266-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma200706j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2010.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598470v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Chaotic Mixing of Power-Law Fluids in a Mixer with Alternately-Rotating Walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 165 (11-12), pp.641-651. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2010.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of a mapping method and a genetic algorithm to optimize mixing efficiency in periodic chaotic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Schall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 11 (3), pp.413-423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnsns.2004.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4056,902 +4068,902 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of Impulse Waves Generated by Water Releases on a Slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rozki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Parvinashtiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Fluid Control, Measurements and Visualisation (FLUCOME 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delft University of Technology, 2025, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design optimization of a trash-rack bar for hydro power plant fish friendly water intakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Hydraulic Structures (ISHS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETH Zürich, Jun 2024, Zürich, Switzerland. pp.681 - 690, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3929/ethz-b-000676014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert d'énergie optimal dans le problème des vagues générées par des glissements de terrain subaériens à haute mobilité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Energy Transfer Optimum in Waves Generated by High Mobility Subaerial Landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirhossein Parvinashtiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th IAHR Europe Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481476v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transfer Optimum in Waves Generated by High Mobility Subaerial Landslides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Transfert d'énergie optimal dans le problème des vagues générées par des glissements de terrain subaériens à haute mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirhossein Parvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAHR Europe Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Anglet (64), France. pp.147-156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481568v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent pulsed power-based systems developed at the university of Pau (PLENARY)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mawuena Rémi Degnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of C-phycocyanin from Arthrospira platensis by exposure to pulsed electric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángela Sánchez-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy transfer optimum in subaerial landslide impulse waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Parvinashtiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vienna, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of chaotic mixing of yield stress fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4960,150 +4972,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03785910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic mixing of yield stress materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5135,113 +5147,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03785829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer in a torus electromagnetic coupler subjected to cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Boudara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bouzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Benhammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5260,113 +5272,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Momentum, Heat and Mass Transfer (MHMT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new mixer using chaotic advection mechanism for yield stress fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5385,113 +5397,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICR 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar mixing of viscoplastic fluids: Mission impossible?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5510,234 +5522,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VPF8 Viscoplastic Fluids: from Theory to Application 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel active mixer for yield stress fluids</w:t>
+                <w:t xml:space="preserve">A novel inline mixer for highly viscous fluid: the proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375601v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un mélangeur actif efficace pour les fluides à seuil de contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5756,238 +5772,234 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel inline mixer for highly viscous fluid: the proof of concept</w:t>
+                <w:t xml:space="preserve">A novel active mixer for yield stress fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Moguen</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">13th Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361208v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active chaotic mixing in a plane channel with rotating arc walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6002,584 +6014,584 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFMC12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Chaotic Mixing in a Plane Chanel with Rotating Arc Walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Catelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Fluid Mechanics Conference, Vienna, September 09-13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatiles Accumulation in Magmas: Timescales and Implications for Short Warning Times of Explosive Eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. La-Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting, Washington DC, December 14-18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fate of Hydrous Magmas in Subduction Zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Perugini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU (European Geosciences Union), Vienna, April 23-28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of planar sheet flowing under gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiphase Flow 2017 - 9th International Conference on Computational and Experimental Methods in Multiphase and Complex Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wessex Institute and University of New Mexico, Jun 2017, Tallin, Estonia. pp.97-107, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2495/MPF170111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active chaotic mixing in a plane channel with three rotating arc walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6598,2249 +6610,2249 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Rheological and Chemical Evolution of Magmatic Systems at Mid-Crustal Level: The Role of Chaotic Advection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Perugini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly, Vienna, April 17-22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling of a Magmatic System under Thermal Chaotic Mixing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analysis of a Micro-Dispersed PCM Composite Behaviour in a Building's Wall for Different Climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Perugini</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly, Vienna, April 12-17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, vienne, Austria</w:t>
+              <w:t xml:space="preserve">Proceedings Of ECOS 2015 - The 28th International Conference On Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems, Pau, 30th June \textendash 3rd July 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pau, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154231v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a Micro-Dispersed PCM Composite Behaviour in a Building's Wall for Different Climates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cooling of a Magmatic System under Thermal Chaotic Mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Bruel</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perugini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings Of ECOS 2015 - The 28th International Conference On Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems, Pau, 30th June \textendash 3rd July 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pau, France, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly, Vienna, April 12-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153998v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Chemical Constrains of Magma Mixing: Implications for Timescale and Lifetime in Magmatic Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamal El Omari</w:t>
+                <w:t xml:space="preserve">Bio-Based Lignin-Phase Change Material Composites: Preparation and Thermal Characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saïdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Zeraouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2015, Prague, August 16-21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic, Unknown Region</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Club Emulsion, Pau, les 1 et 2 octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162524v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Based Lignin-Phase Change Material Composites: Preparation and Thermal Characterizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Saïdane</w:t>
+                <w:t xml:space="preserve">Hydrodynamique d'une nappe liquide formée à la sortie d'un convergent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Deleuze</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Club Emulsion, Pau, les 1 et 2 octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Pau, France</w:t>
+              <w:t xml:space="preserve">Actes du 22ème Congrès Français de Mécanique, Lyon, 24 au 28 Août 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162541v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'advection chaotique sur les temps de refroidissement et la cristallisation de corps magmatiques</w:t>
+                <w:t xml:space="preserve">Thermo-Chemical Constrains of Magma Mixing: Implications for Timescale and Lifetime in Magmatic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Perugini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Modes de Transfert : Convection - Journée Thématique : Instabilités, transferts dans les fluides non newtoniens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt2015, Prague, August 16-21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161877v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamique d'une nappe liquide formée à la sortie d'un convergent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Mejia</w:t>
+                <w:t xml:space="preserve">Effet de l'advection chaotique sur les temps de refroidissement et la cristallisation de corps magmatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perugini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 22ème Congrès Français de Mécanique, Lyon, 24 au 28 Août 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France, France</w:t>
+              <w:t xml:space="preserve">Groupe Modes de Transfert : Convection - Journée Thématique : Instabilités, transferts dans les fluides non newtoniens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153986v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timescales of Magma Mixing Unraveled by Numerical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Perugini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il Pianeta Dinamico: Sviluppi e Prospettive a 100 Anni Da Wegener, Congresso Congiunto SIMP-AIV-SoGeI-SGI, Firenze 2-4 Settembre, Italia, (Session S8: Magma Chamber Dynamics and Timescales of Volcanic Processes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Chaotic Dynamics in the Cooling of Magmatic Systems in Subduction Related Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Perugini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting, San Francisco, Decembre 14-18.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamique d'une nappe liquide formée à la sortie d'un convergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooling of a Yield-Stress Magmatic Fluid under Convective Chaotic Mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Perugini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Réunion Des Sciences de La Terre, Pau, 27-31 Octobrer 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité Linéaire de l'écoulement de Poiseuille-Rayleigh-Bénard Au Sein d'un Film Liquide Infini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Bammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Société Française Des Thermiciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lyon, 3 au 6 juin, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'intégration de matériaux à changement de phase micro-dispersés dans une paroi isolante soumise à un flux thermique solaire variable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Etude Expérimentale de l'influence d'un Chauffage Localisé Sur La Convection de Rayleigh-Bénard-Marangoni Dans Une Couche Liquide En Récipient Cylindrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R . Es-Sakhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Bruel</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Congrès JNES - Journées Nationales sur l'Energie Solaire, Perpignan, 8-10 juillet 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Perpignan, France, France</w:t>
+              <w:t xml:space="preserve">Actes du congrès Français de Thermique, Lyon, 3 au 6 juin 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153997v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Expérimentale de l'influence d'un Chauffage Localisé Sur La Convection de Rayleigh-Bénard-Marangoni Dans Une Couche Liquide En Récipient Cylindrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Blancher</w:t>
+                <w:t xml:space="preserve">Optimisation de l'intégration de matériaux à changement de phase micro-dispersés dans une paroi isolante soumise à un flux thermique solaire variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Médale</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès Français de Thermique, Lyon, 3 au 6 juin 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France, France</w:t>
+              <w:t xml:space="preserve">Actes du Congrès JNES - Journées Nationales sur l'Energie Solaire, Perpignan, 8-10 juillet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Perpignan, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153988v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refroidissement d'un Magma a Viscosité Thermodépendante En Régime d'advection Chaotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Perugini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès Français de Thermique, Lyon, 3 au 6 juin 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité linéaire de l'écoulement de convection mixte et thermocapillaire d'un film liquide sur un plan horizontal chauffé uniformément par le bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Bammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité du mélange chaotique pour des fluides non newtoniens thermodépendants chauffés ou refroidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la cinétique de formation d'une émulsion très concentrée huile dans eau en écoulement continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection de Bénard-Marangoni induite par un flux pariétal non-uniforme en récipient cylindrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Es Sakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet thermocapillaire sur la convection mixte en canal ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Bammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8850,163 +8862,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of clogging on inclined, fish-friendly trash-racks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Conference on Fluvial Hydraulics, River Flow, 2024, Liverpool</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Liverpool, Royaume-Uni, United Kingdom. 1, CRC Press, pp.1129-1136, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003475378-163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9016,51 +9028,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Chaotic Mixing in Open Ponds with Lateral Mixers for Enhanced Spirulina Cultivation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Skifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9102,113 +9114,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la culture de microalgues à l’aide de photobioréacteurs innovants dans le contexte de bioéconomie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángela Sánchez-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Michelena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9227,51 +9239,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Génie des Procédés (SFGP2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9281,499 +9293,499 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical study of the longitudinal thermoconvective rolls in a mixed convection flow in a horizontal channel with a free surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Bammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion et convection naturelle dans des capsules de différentes géométries avec une paroi à flux imposé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Laminar mixing and heat transfer for constant heat flux boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452190v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar mixing and heat transfer for constant heat flux boundary condition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fusion et convection naturelle dans des capsules de différentes géométries avec une paroi à flux imposé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435242v2</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Low-Energy Emulsification Batch Mixer For Concentrated Oil-In-Water Emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Normandin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternate rotating walls for thermal chaotic mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9783,105 +9795,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jet confiné, dispersions fluide-particules et mélange chaotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Pau et des Pays de l'Adour, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00403912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId232"/>
+      <w:footerReference w:type="default" r:id="rId233"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10028,51 +10040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04888850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Skifa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauchat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioeco.2024.100073" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383634v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir H Parvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napol&#233;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02740-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Casiot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2025.2503771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444096v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cimino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0308378" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05222603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njomza Ibrahimi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela S&#225;nchez-Quintero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Unterholzner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parsy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adrien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2025.08.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Leca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Regnault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sambusiti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126984" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17143505" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04784821v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Parvin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104296" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beigbeder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Castel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103348" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-023-00650-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519475v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michelena" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118349" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Aldor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122870" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122459" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156220v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024502" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bammou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souhar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feddaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Guer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0869864321030082" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03468946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Boudara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Bouzekri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107125" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bammou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Souhar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Alami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Feddaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/htj.21721" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. La Spina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-02987-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153464v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aref" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Blake" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budi&#353;i&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana S. S. Cardoso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan H. E. Cartwright" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.89.025007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353957v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.07.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Petrelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perugini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-014-1029-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153672v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blancher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.693" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blancher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benhamou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2014.03.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Es Sakhy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.06.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598464v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forgacz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caubet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-013-0575-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AEF5E7DF6BFCE286859B76AF0D067DECC13C29D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522521v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Kousksou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.036" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598469v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jamil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2010.12.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDQTCDJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598470v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rigolini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bombled" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrenfeld" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200706j" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403651v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.03.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096214v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schall" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2004.11.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWLWX74N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rozki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvinashtiani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larroque" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morichon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864150v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000676014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481568v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04730318v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ariztia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brune" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charrel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuena R&#233;mi Degnon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04731177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481525v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6878" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785910v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785829v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026040v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzekri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhammadi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148690v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375601v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361242v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361208v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02385062v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154267v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Younes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burghelea" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catelain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154235v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. La-Spina" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154229v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perugini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651947v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/MPF170111" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250039v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154230v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154231v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153998v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162524v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sa&#239;dane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zeraouli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deleuze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161877v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153986v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacem" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154237v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154240v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444805v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Mejia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154232v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154274v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153997v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153988v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R . Es-Sakhy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;dale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153987v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439791v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422536v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422869v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421141v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Es Sakhi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421333v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406579v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chatellier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003475378-163" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04473655v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04059724v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705146v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452190v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435242v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395299v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369276v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403912v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04888850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Skifa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauchat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioeco.2024.100073" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Casiot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2025.2503771" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir H Parvin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napol&#233;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02740-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05222603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njomza Ibrahimi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela S&#225;nchez-Quintero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Unterholzner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parsy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adrien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2025.08.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cimino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0308378" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Leca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Regnault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sambusiti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126984" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17143505" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04784821v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Parvin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104296" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beigbeder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Castel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103348" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-023-00650-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519475v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michelena" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118349" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Aldor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122870" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122459" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bammou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souhar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feddaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Guer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0869864321030082" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024502" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03468946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Boudara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Bouzekri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107125" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bammou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Souhar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Alami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Feddaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/htj.21721" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. La Spina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-02987-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153464v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aref" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Blake" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budi&#353;i&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana S. S. Cardoso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan H. E. Cartwright" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.89.025007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353957v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.07.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Petrelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perugini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-014-1029-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153672v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blancher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.693" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5HQ0PTV0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153523v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blancher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benhamou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2014.03.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Es Sakhy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.06.036" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598464v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forgacz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caubet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-013-0575-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AEF5E7DF6BFCE286859B76AF0D067DECC13C29D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522521v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Kousksou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598470v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rigolini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bombled" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrenfeld" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200706j" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jamil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2010.12.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDQTCDJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403651v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.03.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096214v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2004.11.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWLWX74N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481614v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rozki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvinashtiani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larroque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morichon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864150v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000676014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481568v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481476v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04730318v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ariztia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brune" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charrel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuena R&#233;mi Degnon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04731177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6878" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785910v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785829v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026040v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzekri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhammadi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148690v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375573v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361242v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375601v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02385062v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Younes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burghelea" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catelain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154235v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. La-Spina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perugini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651947v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/MPF170111" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250039v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154230v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153998v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154231v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sa&#239;dane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zeraouli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deleuze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153986v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacem" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162524v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161877v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154237v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154240v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444805v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Mejia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154232v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154274v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153988v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R . Es-Sakhy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;dale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153997v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153987v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439791v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422536v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422869v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Es Sakhi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421333v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406579v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chatellier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003475378-163" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04473655v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04059724v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435242v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452190v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395299v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369276v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403912v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>