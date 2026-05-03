--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -223,295 +223,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of head losses for clogged inclined narrow bar rack system</w:t>
+                <w:t xml:space="preserve">On the optimum of the energy transfer efficiency in the generation of waves by subaerial landslides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bon</w:t>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Chatellier</w:t>
+                <w:t xml:space="preserve">Amir H Parvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Casiot</w:t>
+                <w:t xml:space="preserve">Aurélie Louis-Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63 (3), pp.374-391. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00221686.2025.2503771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02740-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148962v1</w:t>
+                <w:t xml:space="preserve">hal-05383634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimum of the energy transfer efficiency in the generation of waves by subaerial landslides</w:t>
+                <w:t xml:space="preserve">Prediction of head losses for clogged inclined narrow bar rack system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+                <w:t xml:space="preserve">Guillaume Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir H Parvin</w:t>
+                <w:t xml:space="preserve">Ludovic Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal El Omari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Guer</w:t>
+                <w:t xml:space="preserve">Cécile Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Louis-Napoléon</w:t>
+                <w:t xml:space="preserve">Xavier Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (1), pp.729. </w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (3), pp.374-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02740-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00221686.2025.2503771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383634v1</w:t>
+                <w:t xml:space="preserve">hal-05148962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the extraction of C-phycocyanin and water-soluble metabolites from Arthrospira platensis using pulsed electric field technology</w:t>
               </w:r>
@@ -895,103 +895,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure Loss Modeling for Multi-Stage Obstacles in Pressurized Ducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (14), pp.3505. </w:t>
@@ -1042,64 +1042,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of OpenFOAM with respect to the elementary processes involved in the generation of waves by subaerial landslides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Parvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1306,51 +1306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1574,51 +1574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Aldor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1708,51 +1708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,291 +1810,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear stability analysis of Marangoni mixed convection flow for nanofluids in a horizontal open channel</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Active chaotic mixing in a channel with rotating arc-walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermophysics and Aeromechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0869864321030082⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.024502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519382v1</w:t>
+                <w:t xml:space="preserve">hal-03156220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active chaotic mixing in a channel with rotating arc-walls</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear stability analysis of Marangoni mixed convection flow for nanofluids in a horizontal open channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Souhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feddaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (2), </w:t>
+              <w:t xml:space="preserve">Thermophysics and Aeromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (3), pp.383-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.024502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0869864321030082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156220v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate numerical modeling of convective heat transfer coefficient for a high power PLA-core toroidal electromagnetic coupler subject to cooling</w:t>
               </w:r>
@@ -2357,51 +2357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timescales of Water Accumulation in Magmas and Implications for Short Warning Times of Explosive Eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2606,317 +2606,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of micro-dispersed PCM-composite boards behavior in a buiding's wall for different seasons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effects of chaotic advection on the timescales of cooling and crystallization of magma bodies at mid crustal levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Petrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bruel</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Perugini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2016.07.013⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (2), pp.425 - 441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GC006109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353957v1</w:t>
+                <w:t xml:space="preserve">hal-01520875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chaotic advection on the timescales of cooling and crystallization of magma bodies at mid crustal levels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analysis of micro-dispersed PCM-composite boards behavior in a buiding's wall for different seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Perugini</w:t>
+                <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (2), pp.425 - 441. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015GC006109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2016.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520875v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooling of a Magmatic System Under Thermal Chaotic Mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Perugini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Petrelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 172 (7), pp.1835-1849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2976,51 +2976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 764, pp.250-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3105,51 +3105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3209,51 +3209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh-Bénard-Marangoni Convection in an Open Cylindrical Container Heated by a Non-Uniform Flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Es Sakhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3365,51 +3365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (3), pp.683-691. </w:t>
@@ -3459,51 +3459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of shape of container on natural convection and melting inside enclosures used for passive cooling of electronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3602,51 +3602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bombled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ehrenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3749,51 +3749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 382 (1-3), pp.266-273. </w:t>
@@ -3843,51 +3843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Chaotic Mixing of Power-Law Fluids in a Mixer with Alternately-Rotating Walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4095,51 +4095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of Impulse Waves Generated by Water Releases on a Slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rozki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Parvinashtiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4207,103 +4207,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design optimization of a trash-rack bar for hydro power plant fish friendly water intakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Hydraulic Structures (ISHS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETH Zürich, Jun 2024, Zürich, Switzerland. pp.681 - 690, </w:t>
@@ -4335,252 +4335,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transfer Optimum in Waves Generated by High Mobility Subaerial Landslides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Transfert d'énergie optimal dans le problème des vagues générées par des glissements de terrain subaériens à haute mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirhossein Parvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAHR Europe Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Anglet (64), France. pp.147-156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481568v1</w:t>
+                <w:t xml:space="preserve">hal-05481476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert d'énergie optimal dans le problème des vagues générées par des glissements de terrain subaériens à haute mobilité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Energy Transfer Optimum in Waves Generated by High Mobility Subaerial Landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirhossein Parvinashtiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IAHR Europe Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05481476v1</w:t>
+                <w:t xml:space="preserve">hal-05481568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent pulsed power-based systems developed at the university of Pau (PLENARY)</w:t>
               </w:r>
@@ -4829,64 +4829,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy transfer optimum in subaerial landslide impulse waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Parvinashtiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4972,51 +4972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5071,51 +5071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic mixing of yield stress materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5334,51 +5334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5459,51 +5459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5552,398 +5552,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel inline mixer for highly viscous fluid: the proof of concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un mélangeur actif efficace pour les fluides à seuil de contrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361208v1</w:t>
+                <w:t xml:space="preserve">hal-02361242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un mélangeur actif efficace pour les fluides à seuil de contrainte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel active mixer for yield stress fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">13th Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361242v1</w:t>
+                <w:t xml:space="preserve">hal-02375601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel active mixer for yield stress fluids</w:t>
+                <w:t xml:space="preserve">A novel inline mixer for highly viscous fluid: the proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375601v1</w:t>
+                <w:t xml:space="preserve">hal-02361208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active chaotic mixing in a plane channel with rotating arc walls</w:t>
               </w:r>
@@ -5955,51 +5955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6063,51 +6063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Chaotic Mixing in a Plane Chanel with Rotating Arc Walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6184,51 +6184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatiles Accumulation in Magmas: Timescales and Implications for Short Warning Times of Explosive Eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6309,51 +6309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fate of Hydrous Magmas in Subduction Zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6430,64 +6430,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiphase Flow 2017 - 9th International Conference on Computational and Experimental Methods in Multiphase and Complex Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wessex Institute and University of New Mexico, Jun 2017, Tallin, Estonia. pp.97-107, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6547,51 +6547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6659,51 +6659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Rheological and Chemical Evolution of Magmatic Systems at Mid-Crustal Level: The Role of Chaotic Advection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6748,230 +6748,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a Micro-Dispersed PCM Composite Behaviour in a Building's Wall for Different Climates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cooling of a Magmatic System under Thermal Chaotic Mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Bruel</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perugini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings Of ECOS 2015 - The 28th International Conference On Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems, Pau, 30th June \textendash 3rd July 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pau, France, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly, Vienna, April 12-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153998v1</w:t>
+                <w:t xml:space="preserve">hal-02154231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling of a Magmatic System under Thermal Chaotic Mixing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analysis of a Micro-Dispersed PCM Composite Behaviour in a Building's Wall for Different Climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Perugini</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly, Vienna, April 12-17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, vienne, Austria</w:t>
+              <w:t xml:space="preserve">Proceedings Of ECOS 2015 - The 28th International Conference On Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems, Pau, 30th June \textendash 3rd July 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pau, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154231v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-Based Lignin-Phase Change Material Composites: Preparation and Thermal Characterizations</w:t>
               </w:r>
@@ -7076,195 +7076,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamique d'une nappe liquide formée à la sortie d'un convergent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Mejia</w:t>
+                <w:t xml:space="preserve">Effet de l'advection chaotique sur les temps de refroidissement et la cristallisation de corps magmatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perugini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 22ème Congrès Français de Mécanique, Lyon, 24 au 28 Août 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France, France</w:t>
+              <w:t xml:space="preserve">Groupe Modes de Transfert : Convection - Journée Thématique : Instabilités, transferts dans les fluides non newtoniens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153986v1</w:t>
+                <w:t xml:space="preserve">hal-02161877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Chemical Constrains of Magma Mixing: Implications for Timescale and Lifetime in Magmatic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7279,208 +7262,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2015, Prague, August 16-21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'advection chaotique sur les temps de refroidissement et la cristallisation de corps magmatiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamique d'une nappe liquide formée à la sortie d'un convergent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Modes de Transfert : Convection - Journée Thématique : Instabilités, transferts dans les fluides non newtoniens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Actes du 22ème Congrès Français de Mécanique, Lyon, 24 au 28 Août 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161877v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timescales of Magma Mixing Unraveled by Numerical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7544,51 +7544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Chaotic Dynamics in the Cooling of Magmatic Systems in Subduction Related Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7678,64 +7678,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
@@ -7758,489 +7758,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling of a Yield-Stress Magmatic Fluid under Convective Chaotic Mixing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Stabilité Linéaire de l'écoulement de Poiseuille-Rayleigh-Bénard Au Sein d'un Film Liquide Infini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Bammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Blancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Perugini</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Réunion Des Sciences de La Terre, Pau, 27-31 Octobrer 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pau, France</w:t>
+              <w:t xml:space="preserve">Congrès Société Française Des Thermiciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, 3 au 6 juin, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154232v1</w:t>
+                <w:t xml:space="preserve">hal-02154274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité Linéaire de l'écoulement de Poiseuille-Rayleigh-Bénard Au Sein d'un Film Liquide Infini</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Blancher</w:t>
+                <w:t xml:space="preserve">Cooling of a Yield-Stress Magmatic Fluid under Convective Chaotic Mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brahim Benhamou</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perugini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française Des Thermiciens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, 3 au 6 juin, Région indéterminée</w:t>
+              <w:t xml:space="preserve">24th Réunion Des Sciences de La Terre, Pau, 27-31 Octobrer 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154274v1</w:t>
+                <w:t xml:space="preserve">hal-02154232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Expérimentale de l'influence d'un Chauffage Localisé Sur La Convection de Rayleigh-Bénard-Marangoni Dans Une Couche Liquide En Récipient Cylindrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Blancher</w:t>
+                <w:t xml:space="preserve">Optimisation de l'intégration de matériaux à changement de phase micro-dispersés dans une paroi isolante soumise à un flux thermique solaire variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Médale</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès Français de Thermique, Lyon, 3 au 6 juin 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France, France</w:t>
+              <w:t xml:space="preserve">Actes du Congrès JNES - Journées Nationales sur l'Energie Solaire, Perpignan, 8-10 juillet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Perpignan, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153988v1</w:t>
+                <w:t xml:space="preserve">hal-02153997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'intégration de matériaux à changement de phase micro-dispersés dans une paroi isolante soumise à un flux thermique solaire variable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Etude Expérimentale de l'influence d'un Chauffage Localisé Sur La Convection de Rayleigh-Bénard-Marangoni Dans Une Couche Liquide En Récipient Cylindrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R . Es-Sakhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Bruel</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Congrès JNES - Journées Nationales sur l'Energie Solaire, Perpignan, 8-10 juillet 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Perpignan, France, France</w:t>
+              <w:t xml:space="preserve">Actes du congrès Français de Thermique, Lyon, 3 au 6 juin 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153997v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refroidissement d'un Magma a Viscosité Thermodépendante En Régime d'advection Chaotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8330,51 +8330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8425,51 +8425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité du mélange chaotique pour des fluides non newtoniens thermodépendants chauffés ou refroidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8520,51 +8520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la cinétique de formation d'une émulsion très concentrée huile dans eau en écoulement continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8628,51 +8628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection de Bénard-Marangoni induite par un flux pariétal non-uniforme en récipient cylindrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Es Sakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8736,51 +8736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet thermocapillaire sur la convection mixte en canal ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Bammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8915,51 +8915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9320,51 +9320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical study of the longitudinal thermoconvective rolls in a mixed convection flow in a horizontal channel with a free surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Bammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9419,190 +9419,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar mixing and heat transfer for constant heat flux boundary condition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fusion et convection naturelle dans des capsules de différentes géométries avec une paroi à flux imposé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435242v2</w:t>
+                <w:t xml:space="preserve">hal-00452190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion et convection naturelle dans des capsules de différentes géométries avec une paroi à flux imposé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Laminar mixing and heat transfer for constant heat flux boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452190v1</w:t>
+                <w:t xml:space="preserve">hal-00435242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Low-Energy Emulsification Batch Mixer For Concentrated Oil-In-Water Emulsions</w:t>
               </w:r>
@@ -9627,51 +9627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Normandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9702,51 +9702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternate rotating walls for thermal chaotic mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10040,51 +10040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04888850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Skifa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauchat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioeco.2024.100073" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Casiot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2025.2503771" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir H Parvin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napol&#233;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02740-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05222603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njomza Ibrahimi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela S&#225;nchez-Quintero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Unterholzner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parsy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adrien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2025.08.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cimino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0308378" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Leca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Regnault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sambusiti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126984" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17143505" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04784821v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Parvin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104296" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beigbeder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Castel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103348" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-023-00650-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519475v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michelena" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118349" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Aldor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122870" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122459" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bammou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souhar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feddaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Guer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0869864321030082" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024502" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03468946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Boudara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Bouzekri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107125" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bammou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Souhar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Alami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Feddaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/htj.21721" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. La Spina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-02987-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153464v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aref" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Blake" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budi&#353;i&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana S. S. Cardoso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan H. E. Cartwright" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.89.025007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353957v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.07.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Petrelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perugini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-014-1029-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153672v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blancher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.693" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5HQ0PTV0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153523v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blancher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benhamou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2014.03.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Es Sakhy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.06.036" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598464v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forgacz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caubet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-013-0575-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AEF5E7DF6BFCE286859B76AF0D067DECC13C29D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522521v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Kousksou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598470v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rigolini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bombled" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrenfeld" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200706j" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jamil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2010.12.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDQTCDJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403651v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.03.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096214v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2004.11.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWLWX74N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481614v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rozki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvinashtiani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larroque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morichon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864150v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000676014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481568v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481476v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04730318v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ariztia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brune" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charrel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuena R&#233;mi Degnon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04731177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6878" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785910v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785829v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026040v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzekri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhammadi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148690v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375573v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361242v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375601v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02385062v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Younes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burghelea" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catelain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154235v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. La-Spina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perugini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651947v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/MPF170111" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250039v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154230v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153998v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154231v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sa&#239;dane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zeraouli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deleuze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153986v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacem" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162524v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161877v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154237v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154240v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444805v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Mejia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154232v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154274v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153988v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R . Es-Sakhy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;dale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153997v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153987v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439791v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422536v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422869v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Es Sakhi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421333v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406579v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chatellier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003475378-163" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04473655v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04059724v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435242v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452190v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395299v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369276v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403912v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04888850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Skifa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauchat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioeco.2024.100073" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383634v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir H Parvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napol&#233;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02740-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Casiot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2025.2503771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05222603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njomza Ibrahimi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela S&#225;nchez-Quintero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Unterholzner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parsy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adrien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2025.08.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cimino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0308378" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Leca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Regnault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sambusiti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126984" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17143505" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04784821v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Parvin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104296" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beigbeder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Castel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103348" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-023-00650-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519475v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michelena" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118349" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Aldor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122870" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122459" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156220v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024502" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bammou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souhar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feddaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Guer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0869864321030082" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03468946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Boudara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Bouzekri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107125" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bammou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Souhar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Alami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Feddaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/htj.21721" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. La Spina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-02987-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153464v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aref" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Blake" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budi&#353;i&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana S. S. Cardoso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan H. E. Cartwright" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.89.025007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Petrelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perugini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006109" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353957v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.07.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-014-1029-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153672v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blancher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.693" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5HQ0PTV0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153523v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blancher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benhamou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2014.03.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Es Sakhy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.06.036" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598464v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forgacz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caubet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-013-0575-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AEF5E7DF6BFCE286859B76AF0D067DECC13C29D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522521v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Kousksou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598470v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rigolini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bombled" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrenfeld" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200706j" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jamil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2010.12.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDQTCDJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403651v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.03.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096214v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2004.11.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWLWX74N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481614v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rozki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvinashtiani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larroque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morichon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864150v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000676014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04730318v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ariztia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brune" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charrel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuena R&#233;mi Degnon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04731177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6878" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785910v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785829v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026040v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzekri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhammadi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148690v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375573v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361242v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375601v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361208v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02385062v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Younes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burghelea" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catelain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154235v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. La-Spina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perugini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651947v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/MPF170111" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250039v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154230v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154231v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153998v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sa&#239;dane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zeraouli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deleuze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161877v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162524v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153986v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacem" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154237v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154240v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444805v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Mejia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154274v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154232v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153997v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153988v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R . Es-Sakhy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;dale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153987v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439791v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422536v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422869v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Es Sakhi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421333v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406579v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chatellier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003475378-163" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04473655v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04059724v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452190v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435242v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395299v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369276v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403912v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>