--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -223,295 +223,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimum of the energy transfer efficiency in the generation of waves by subaerial landslides</w:t>
+                <w:t xml:space="preserve">Prediction of head losses for clogged inclined narrow bar rack system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+                <w:t xml:space="preserve">Guillaume Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir H Parvin</w:t>
+                <w:t xml:space="preserve">Ludovic Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal El Omari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Guer</w:t>
+                <w:t xml:space="preserve">Cécile Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Louis-Napoléon</w:t>
+                <w:t xml:space="preserve">Xavier Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (1), pp.729. </w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (3), pp.374-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02740-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00221686.2025.2503771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383634v1</w:t>
+                <w:t xml:space="preserve">hal-05148962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of head losses for clogged inclined narrow bar rack system</w:t>
+                <w:t xml:space="preserve">On the optimum of the energy transfer efficiency in the generation of waves by subaerial landslides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bon</w:t>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Chatellier</w:t>
+                <w:t xml:space="preserve">Amir H Parvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Casiot</w:t>
+                <w:t xml:space="preserve">Aurélie Louis-Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63 (3), pp.374-391. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00221686.2025.2503771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02740-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148962v1</w:t>
+                <w:t xml:space="preserve">hal-05383634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the extraction of C-phycocyanin and water-soluble metabolites from Arthrospira platensis using pulsed electric field technology</w:t>
               </w:r>
@@ -895,103 +895,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure Loss Modeling for Multi-Stage Obstacles in Pressurized Ducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (14), pp.3505. </w:t>
@@ -1023,278 +1023,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of OpenFOAM with respect to the elementary processes involved in the generation of waves by subaerial landslides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultivation of Arthrospira platensis using different agro-industrial liquid anaerobic digestates diluted with geothermal water: A sustainable culture strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Parvin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kamal El Omari</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Sambusiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2024.104296⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77, pp.103348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784821v1</w:t>
+                <w:t xml:space="preserve">hal-05519494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivation of Arthrospira platensis using different agro-industrial liquid anaerobic digestates diluted with geothermal water: A sustainable culture strategy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of OpenFOAM with respect to the elementary processes involved in the generation of waves by subaerial landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Castel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Sambusiti</w:t>
+                <w:t xml:space="preserve">Amir Parvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 77, pp.103348. </w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 153, pp.104296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2024.104296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519494v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active chaotic mixing of yield stress fluids in an open channel flow</w:t>
               </w:r>
@@ -1306,51 +1306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1440,51 +1440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Michelena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángela Sánchez-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1574,51 +1574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Aldor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1708,51 +1708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1816,51 +1816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active chaotic mixing in a channel with rotating arc-walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2357,51 +2357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timescales of Water Accumulation in Magmas and Implications for Short Warning Times of Explosive Eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2606,317 +2606,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chaotic advection on the timescales of cooling and crystallization of magma bodies at mid crustal levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of micro-dispersed PCM-composite boards behavior in a buiding's wall for different seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Petrelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Diego Perugini</w:t>
+                <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GC006109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2016.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520875v1</w:t>
+                <w:t xml:space="preserve">hal-01353957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of micro-dispersed PCM-composite boards behavior in a buiding's wall for different seasons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effects of chaotic advection on the timescales of cooling and crystallization of magma bodies at mid crustal levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Petrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bruel</w:t>
+                <w:t xml:space="preserve">Diego Perugini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.11. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (2), pp.425 - 441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2016.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015GC006109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353957v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooling of a Magmatic System Under Thermal Chaotic Mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Perugini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Petrelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 172 (7), pp.1835-1849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2976,51 +2976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 764, pp.250-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3105,51 +3105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3209,51 +3209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh-Bénard-Marangoni Convection in an Open Cylindrical Container Heated by a Non-Uniform Flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Es Sakhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3365,51 +3365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (3), pp.683-691. </w:t>
@@ -3459,51 +3459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of shape of container on natural convection and melting inside enclosures used for passive cooling of electronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3557,337 +3557,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522521v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-infrared thermography monitoring of ultrasound-assisted polymerization of water-soluble monomer in a gel process</w:t>
+                <w:t xml:space="preserve">Thermal properties of non-crystallizable oil-in-water highly concentrated emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rigolini</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Abdelmajid Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grassl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma200706j⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 382 (1-3), pp.266-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2010.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598470v1</w:t>
+                <w:t xml:space="preserve">hal-01598469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties of non-crystallizable oil-in-water highly concentrated emulsions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D-infrared thermography monitoring of ultrasound-assisted polymerization of water-soluble monomer in a gel process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rigolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmajid Jamil</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">F. Bombled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ehrenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2010.12.006⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (11), pp.4462-4469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma200706j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01598469v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Chaotic Mixing of Power-Law Fluids in a Mixer with Alternately-Rotating Walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4095,51 +4095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of Impulse Waves Generated by Water Releases on a Slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rozki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Parvinashtiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4207,103 +4207,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design optimization of a trash-rack bar for hydro power plant fish friendly water intakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Hydraulic Structures (ISHS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETH Zürich, Jun 2024, Zürich, Switzerland. pp.681 - 690, </w:t>
@@ -4354,77 +4354,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert d'énergie optimal dans le problème des vagues générées par des glissements de terrain subaériens à haute mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Parvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Anglet (64), France. pp.147-156, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4471,64 +4471,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Transfer Optimum in Waves Generated by High Mobility Subaerial Landslides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Parvinashtiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4704,51 +4704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of C-phycocyanin from Arthrospira platensis by exposure to pulsed electric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángela Sánchez-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4829,64 +4829,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy transfer optimum in subaerial landslide impulse waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Parvinashtiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4972,51 +4972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5071,51 +5071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic mixing of yield stress materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5334,51 +5334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5459,51 +5459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5552,195 +5552,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un mélangeur actif efficace pour les fluides à seuil de contrainte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel inline mixer for highly viscous fluid: the proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361242v1</w:t>
+                <w:t xml:space="preserve">hal-02361208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel active mixer for yield stress fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5798,152 +5798,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel inline mixer for highly viscous fluid: the proof of concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un mélangeur actif efficace pour les fluides à seuil de contrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361208v1</w:t>
+                <w:t xml:space="preserve">hal-02361242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active chaotic mixing in a plane channel with rotating arc walls</w:t>
               </w:r>
@@ -5955,51 +5955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6063,51 +6063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Chaotic Mixing in a Plane Chanel with Rotating Arc Walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6184,51 +6184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatiles Accumulation in Magmas: Timescales and Implications for Short Warning Times of Explosive Eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6309,51 +6309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fate of Hydrous Magmas in Subduction Zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6430,64 +6430,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiphase Flow 2017 - 9th International Conference on Computational and Experimental Methods in Multiphase and Complex Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wessex Institute and University of New Mexico, Jun 2017, Tallin, Estonia. pp.97-107, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6547,51 +6547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6659,51 +6659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Rheological and Chemical Evolution of Magmatic Systems at Mid-Crustal Level: The Role of Chaotic Advection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6748,571 +6748,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling of a Magmatic System under Thermal Chaotic Mixing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analysis of a Micro-Dispersed PCM Composite Behaviour in a Building's Wall for Different Climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Perugini</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly, Vienna, April 12-17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, vienne, Austria</w:t>
+              <w:t xml:space="preserve">Proceedings Of ECOS 2015 - The 28th International Conference On Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems, Pau, 30th June \textendash 3rd July 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pau, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154231v1</w:t>
+                <w:t xml:space="preserve">hal-02153998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a Micro-Dispersed PCM Composite Behaviour in a Building's Wall for Different Climates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cooling of a Magmatic System under Thermal Chaotic Mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Bruel</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perugini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings Of ECOS 2015 - The 28th International Conference On Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems, Pau, 30th June \textendash 3rd July 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pau, France, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly, Vienna, April 12-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153998v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Based Lignin-Phase Change Material Composites: Preparation and Thermal Characterizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Saïdane</w:t>
+                <w:t xml:space="preserve">Effet de l'advection chaotique sur les temps de refroidissement et la cristallisation de corps magmatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perugini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Club Emulsion, Pau, les 1 et 2 octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Pau, France</w:t>
+              <w:t xml:space="preserve">Groupe Modes de Transfert : Convection - Journée Thématique : Instabilités, transferts dans les fluides non newtoniens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162541v1</w:t>
+                <w:t xml:space="preserve">hal-02161877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'advection chaotique sur les temps de refroidissement et la cristallisation de corps magmatiques</w:t>
+                <w:t xml:space="preserve">Thermo-Chemical Constrains of Magma Mixing: Implications for Timescale and Lifetime in Magmatic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Perugini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Modes de Transfert : Convection - Journée Thématique : Instabilités, transferts dans les fluides non newtoniens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt2015, Prague, August 16-21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161877v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Chemical Constrains of Magma Mixing: Implications for Timescale and Lifetime in Magmatic Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamal El Omari</w:t>
+                <w:t xml:space="preserve">Bio-Based Lignin-Phase Change Material Composites: Preparation and Thermal Characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saïdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Zeraouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2015, Prague, August 16-21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic, Unknown Region</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Club Emulsion, Pau, les 1 et 2 octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162524v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamique d'une nappe liquide formée à la sortie d'un convergent</w:t>
               </w:r>
@@ -7337,64 +7337,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 22ème Congrès Français de Mécanique, Lyon, 24 au 28 Août 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lyon, France, France</w:t>
@@ -7436,51 +7436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timescales of Magma Mixing Unraveled by Numerical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7544,51 +7544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Chaotic Dynamics in the Cooling of Magmatic Systems in Subduction Related Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7678,64 +7678,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
@@ -7803,51 +7803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7885,51 +7885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooling of a Yield-Stress Magmatic Fluid under Convective Chaotic Mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7980,77 +7980,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'intégration de matériaux à changement de phase micro-dispersés dans une paroi isolante soumise à un flux thermique solaire variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Congrès JNES - Journées Nationales sur l'Energie Solaire, Perpignan, 8-10 juillet 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Perpignan, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8114,51 +8114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8196,51 +8196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refroidissement d'un Magma a Viscosité Thermodépendante En Régime d'advection Chaotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8330,51 +8330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8425,51 +8425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité du mélange chaotique pour des fluides non newtoniens thermodépendants chauffés ou refroidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8520,51 +8520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la cinétique de formation d'une émulsion très concentrée huile dans eau en écoulement continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8628,51 +8628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection de Bénard-Marangoni induite par un flux pariétal non-uniforme en récipient cylindrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Es Sakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8736,51 +8736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet thermocapillaire sur la convection mixte en canal ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Bammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9163,51 +9163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la culture de microalgues à l’aide de photobioréacteurs innovants dans le contexte de bioéconomie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángela Sánchez-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9320,51 +9320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical study of the longitudinal thermoconvective rolls in a mixed convection flow in a horizontal channel with a free surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Bammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9425,51 +9425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion et convection naturelle dans des capsules de différentes géométries avec une paroi à flux imposé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9513,51 +9513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar mixing and heat transfer for constant heat flux boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9627,51 +9627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Normandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9702,51 +9702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternate rotating walls for thermal chaotic mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10040,51 +10040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04888850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Skifa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauchat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioeco.2024.100073" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383634v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir H Parvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napol&#233;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02740-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Casiot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2025.2503771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05222603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njomza Ibrahimi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela S&#225;nchez-Quintero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Unterholzner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parsy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adrien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2025.08.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cimino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0308378" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Leca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Regnault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sambusiti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126984" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17143505" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04784821v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Parvin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104296" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beigbeder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Castel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103348" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-023-00650-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519475v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michelena" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118349" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Aldor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122870" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122459" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156220v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024502" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bammou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souhar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feddaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Guer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0869864321030082" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03468946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Boudara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Bouzekri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107125" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bammou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Souhar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Alami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Feddaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/htj.21721" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. La Spina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-02987-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153464v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aref" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Blake" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budi&#353;i&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana S. S. Cardoso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan H. E. Cartwright" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.89.025007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Petrelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perugini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006109" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353957v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.07.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-014-1029-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153672v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blancher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.693" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5HQ0PTV0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153523v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blancher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benhamou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2014.03.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Es Sakhy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.06.036" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598464v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forgacz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caubet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-013-0575-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AEF5E7DF6BFCE286859B76AF0D067DECC13C29D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522521v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Kousksou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598470v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rigolini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bombled" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrenfeld" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200706j" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jamil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2010.12.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDQTCDJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403651v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.03.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096214v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2004.11.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWLWX74N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481614v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rozki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvinashtiani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larroque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morichon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864150v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000676014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04730318v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ariztia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brune" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charrel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuena R&#233;mi Degnon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04731177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6878" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785910v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785829v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026040v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzekri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhammadi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148690v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375573v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361242v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375601v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361208v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02385062v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Younes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burghelea" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catelain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154235v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. La-Spina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perugini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651947v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/MPF170111" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250039v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154230v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154231v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153998v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sa&#239;dane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zeraouli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deleuze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161877v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162524v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153986v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacem" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154237v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154240v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444805v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Mejia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154274v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154232v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153997v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153988v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R . Es-Sakhy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;dale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153987v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439791v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422536v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422869v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Es Sakhi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421333v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406579v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chatellier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003475378-163" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04473655v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04059724v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452190v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435242v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395299v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369276v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403912v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04888850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Skifa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauchat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioeco.2024.100073" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Casiot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2025.2503771" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir H Parvin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napol&#233;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02740-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05222603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njomza Ibrahimi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela S&#225;nchez-Quintero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Unterholzner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parsy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adrien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2025.08.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cimino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0308378" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Leca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Regnault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sambusiti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126984" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17143505" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beigbeder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Castel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103348" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04784821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Parvin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104296" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-023-00650-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519475v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michelena" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118349" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Aldor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122870" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122459" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156220v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024502" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bammou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souhar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feddaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Guer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0869864321030082" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03468946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Boudara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Bouzekri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107125" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bammou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Souhar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Alami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Feddaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/htj.21721" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. La Spina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-02987-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153464v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aref" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Blake" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budi&#353;i&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana S. S. Cardoso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan H. E. Cartwright" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.89.025007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353957v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.07.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Petrelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perugini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-014-1029-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153672v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blancher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.693" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5HQ0PTV0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153523v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blancher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benhamou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2014.03.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Es Sakhy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.06.036" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598464v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forgacz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caubet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-013-0575-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AEF5E7DF6BFCE286859B76AF0D067DECC13C29D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522521v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Kousksou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598469v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jamil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2010.12.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDQTCDJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598470v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rigolini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bombled" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrenfeld" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200706j" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403651v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.03.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096214v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2004.11.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWLWX74N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481614v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rozki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvinashtiani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larroque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morichon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864150v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000676014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04730318v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ariztia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brune" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charrel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuena R&#233;mi Degnon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04731177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6878" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785910v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785829v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026040v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzekri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhammadi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148690v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375573v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375601v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361242v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02385062v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Younes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burghelea" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catelain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154235v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. La-Spina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perugini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651947v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/MPF170111" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250039v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154230v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153998v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154231v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161877v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162524v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162541v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sa&#239;dane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zeraouli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deleuze" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153986v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacem" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154237v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154240v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444805v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Mejia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154274v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154232v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153997v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153988v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R . Es-Sakhy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;dale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153987v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439791v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422536v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422869v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Es Sakhi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421333v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406579v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chatellier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003475378-163" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04473655v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04059724v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452190v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435242v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395299v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369276v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403912v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>